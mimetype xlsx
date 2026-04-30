--- v0 (2026-01-11)
+++ v1 (2026-04-30)
@@ -1,2117 +1,2028 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0A6AAB3-AEEC-44B3-ABF4-00C2EB32E764}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="360" yWindow="15" windowWidth="20955" windowHeight="9720" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Interna" sheetId="2" r:id="rId1"/>
-    <sheet name="Externa" sheetId="3" r:id="rId2"/>
+    <sheet name="Interna" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Externa" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Interna!$A$1:$T$44</definedName>
+    <definedName name="DOCWORK_TITLE" localSheetId="0">Interna!$D$2</definedName>
+    <definedName name="ETQEFFECTIVE_DATE" localSheetId="0">Interna!$J$1</definedName>
+    <definedName name="ETQNUMBER" localSheetId="0">Interna!$D$1</definedName>
+    <definedName name="ETQREVISION" localSheetId="0">Interna!$G$1</definedName>
+    <definedName name="Print_Titles" localSheetId="0">Interna!$1:$2</definedName>
     <definedName name="DOCWORK_TITLE" localSheetId="1">Externa!$C$2</definedName>
-    <definedName name="DOCWORK_TITLE" localSheetId="0">Interna!$D$2</definedName>
     <definedName name="ETQEFFECTIVE_DATE" localSheetId="1">Externa!$I$1</definedName>
-    <definedName name="ETQEFFECTIVE_DATE" localSheetId="0">Interna!$J$1</definedName>
     <definedName name="ETQNUMBER" localSheetId="1">Externa!$C$1</definedName>
-    <definedName name="ETQNUMBER" localSheetId="0">Interna!$D$1</definedName>
     <definedName name="ETQREVISION" localSheetId="1">Externa!$F$1</definedName>
-    <definedName name="ETQREVISION" localSheetId="0">Interna!$G$1</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Interna!$1:$2</definedName>
+    <definedName name="Print_Titles" localSheetId="1">Externa!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{D0CA8CA8-9F24-4464-BF8E-62219DCF47F9}"/>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="132">
-[...4 lines deleted...]
-    <t>Document Title:</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
+  <si>
+    <t xml:space="preserve">Document Number:</t>
+  </si>
+  <si>
+    <t>FORM-05334</t>
   </si>
   <si>
     <t>Revision:</t>
   </si>
   <si>
-    <t>Effective Date:</t>
-[...5 lines deleted...]
-    <t>Permiso de Trabajos en Alturas</t>
+    <t xml:space="preserve">Effective Date:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aug 27, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Document Title:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Permiso de Trabajos en Alturas</t>
   </si>
   <si>
     <t>PRECAUCIONES</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PERMISO DE TRABAJO EN ALTURAS
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>FORM-05334 Revisión 7</t>
+      <t xml:space="preserve">FORM-05334 Revisión 7</t>
     </r>
   </si>
   <si>
-    <t>No. TA-</t>
-[...2 lines deleted...]
-    <t>1. ¿Usted y el personal involucrado posee su carnet de certificado para realizar o aprobar trabajos en ALTURAS?</t>
+    <t xml:space="preserve">No. TA-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. ¿Usted y el personal involucrado posee su carnet de certificado para realizar o aprobar trabajos en ALTURAS?</t>
   </si>
   <si>
     <t xml:space="preserve">Andamios, escaleras, techos, elevadores hidráulicos, estructuras elevadas y plataformas
 </t>
   </si>
   <si>
+    <t xml:space="preserve">2. ¿Es necesario realizar este trabajo usando equipos de elevación o ascendiendo a zonas elevadas, ya que no es posible realizar la tarea desde un nivel inferior o de una forma que no requiera ascender?
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">No se autorizan trabajos a menos que esta tarjeta, debidamente llenada y firmada,  esté visible en el lugar de trabajo. El tiempo máximo de validación es por 1 turno de trabajo. Antes de solicitar el permiso escrito el área debe ser aislada con cinta de seguridad y señalizado restricción de paso a personal no autorizado.
 </t>
   </si>
   <si>
-    <t>Depto. Tecnología</t>
+    <t xml:space="preserve">3. ¿Examinó usted personalmente el área? NOTA: identifique los riesgos de operaciones y estructuras elevadas que puedan generar lesiones a las personas mediante APR, tal como cables eléctricos.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depto. Tecnología</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
-    <t>Depto. Producción</t>
+    <t xml:space="preserve">Depto. Producción</t>
   </si>
   <si>
     <t>dd</t>
   </si>
   <si>
     <t>mmm</t>
   </si>
   <si>
     <t>aaaa</t>
   </si>
   <si>
     <t xml:space="preserve">4. ¿Fueron Bloqueados y rotulados todos los equipos adyacentes que puedan entrar en contacto con las personas? 
 </t>
   </si>
   <si>
-    <t>Depto. Almacenes</t>
-[...2 lines deleted...]
-    <t>Depto. Proyectos</t>
+    <t xml:space="preserve">Depto. Almacenes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depto. Proyectos</t>
   </si>
   <si>
     <t xml:space="preserve">5. ¿ El área del trabajo esta rodeada de cinta mínimo 2 metros a la redonda y esta demarcación no está soportada en los equipos de elevación o de emergencia?  
 </t>
   </si>
   <si>
-    <t>Depto. 5S</t>
-[...2 lines deleted...]
-    <t>Ubicación del trabajo:</t>
+    <t xml:space="preserve">Depto. 5S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ubicación del trabajo:</t>
   </si>
   <si>
     <t xml:space="preserve">6.¿Se realizó pre-uso de escaleras y/o andamios asegurando que están en buen estado, sus peldaños y estructura están libres de torceduras, empates, pintura o trabajos hechizos? (ver al dorso de este documento)
 </t>
   </si>
   <si>
-    <t>Descripción del trabajo:</t>
-[...14 lines deleted...]
-    <t>8. ¿Si se requiere el uso de andamios con elevación por encima de tres cuerpos inclusive, se tiene a la mano anclajes y cuerdas o cables que permitan sujetar estos de una forma segura?</t>
+    <t xml:space="preserve">Descripción del trabajo:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Procedimientos asociados No.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. ¿Las plataformas de trabajo en andamios están libres de fisuras y su superficie es expuesta (no pintada) con el fin de evitar ocultamiento de fallas?
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hora de inicio:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hora finalización:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Personal involucrado (Nombres legibles)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. ¿Si se requiere el uso de andamios con elevación por encima de tres cuerpos inclusive, se tiene a la mano anclajes y cuerdas o cables que permitan sujetar estos de una forma segura?</t>
   </si>
   <si>
     <t xml:space="preserve">9. ¿Se realizó el pre-uso de elevadores hidráulicos asegurando el buen estado del mismo? (ver al dorso de este documento)
 </t>
   </si>
   <si>
     <t>Vigilante</t>
   </si>
   <si>
     <t xml:space="preserve">10. ¿Se definió en el APR una zona segura para el observador que permita su visibilidad para brindar indicaciones al operador del elevador hidráulico? </t>
   </si>
   <si>
     <t>AUTORIZACIONES</t>
   </si>
   <si>
-    <t>11. ¿El observador cuenta con banderines para brindar indicaciones al operador del elevador así  como chaleco reflectivo?</t>
+    <t xml:space="preserve">11. ¿El observador cuenta con banderines para brindar indicaciones al operador del elevador así  como chaleco reflectivo?</t>
   </si>
   <si>
     <t xml:space="preserve">Certifico que la zona de trabajo ha sido analizada, que las precauciones señaladas en la lista de Precauciones han sido tomadas y autorizo el trabajo:
 </t>
   </si>
   <si>
-    <t>10. ¿Estima necesario solicitar asesoría en prevención de riesgos para este trabajo?.</t>
+    <t xml:space="preserve">10. ¿Estima necesario solicitar asesoría en prevención de riesgos para este trabajo?.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTORIZACIÓN DE EMISOR</t>
   </si>
   <si>
     <t xml:space="preserve">11. ¿Es necesario diligenciar un permiso para trabajos en Espacios Confinados?
 </t>
   </si>
   <si>
     <t xml:space="preserve">12. ¿Es necesario diligenciar un permiso para trabajos en caliente?
 </t>
   </si>
   <si>
-    <t>NOMBRE Y FIRMA DE EMISOR</t>
-[...229 lines deleted...]
-  <si>
+    <t xml:space="preserve">NOMBRE Y FIRMA DE EMISOR</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">13. En áreas externas, ¿Se validó que la velocidad del viento es menor a 39 km/h? </t>
+    </r>
     <r>
       <rPr>
         <b/>
-        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(utilizar anemómetro y realizar medición antes y durante</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">14. Al finalizar el trabajo, ¿Se verificó la colocación del candado en la puerta de acceso a techos, mezzanines u otras áreas elevadas?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre y Firma Representante KCC del Trabajo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15. ¿Ha sido notificado el personal de emergencia interno de acuerdo al esquema de comunicación? (Notificar a Monitoreo vía radio en canal 6)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16. ¿El personal que asciende usa gafas de seguridad, calzado antideslizantes y guantes? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre y Firma Supervisor de Área</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17. Las herramientas serán aseguradas mientras se asciende, trabaja y desciende?</t>
+  </si>
+  <si>
+    <t>Observaciones:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18. ¿El equipo de protección personal se encuentra en perfecto estado de acuerdo al preuso, ver reverso?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. Se revisó visualmente los puntos de anclaje, verificando que se encuentren en optimo estado, anclados en todas sus partes, sin deformaciones o fisuras</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u val="single"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOTA:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> La selección N/A solo aplica para las celdas que no están sombreadas. El resto de puntos deben definir SI, de lo contrario no se aprueba el trabajo.
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">3. ¿Examinó usted personalmente el área? NOTA: identifique los riesgos de operaciones y estructuras elevadas que puedan generar lesiones a las personas mediante APR, tal como cables eléctricos.
-[...59 lines deleted...]
-    <t>AUTORIZACIÓN DE EMISOR</t>
+    <t xml:space="preserve">ESTE PERMISO QUEDA CANCELADO AL DARSE LA ORDEN DE EVACUACIÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRE-USO DE KIT DE ALTURAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indique el número de identificación del  equipo de alturas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. Equipo_______</t>
+  </si>
+  <si>
+    <t>Accesorio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parámetro de revisión</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Arnés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fajas y costuras libres de cortes, desgaste, prod. químicos, quemaduras, rasgaduras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argollas "D" y hebillas libres de deformaciones, corrosión, cortes, grietas</t>
+  </si>
+  <si>
+    <t>Casco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Casco en buen estado, libre de fisuras, con barbiquejo en buen estado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eslinga doble gancho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fajas libres de cortes, desgaste, prod. químicos, quemaduras, rasgaduras</t>
+  </si>
+  <si>
+    <t>Gancho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ganchos libres de deformaciones, corrosión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cierre del gancho funciona correctamente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortiguador de impacto libre de cortes y rasgaduras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conector de anclaje y línea ajustable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faja libre de cortes, desgaste, prod. químicos, quemaduras, rasagaduras</t>
+  </si>
+  <si>
+    <t>Mosquetón</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libre de deformaciones y corrosión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cierre funciona correctamente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Línea de vida para freno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libre de cortes, desgaste, prod. químicos, quemaduras, rasgaduras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El diametro de la línea mantiene el diámetro a lo largo y no se observa disminuido en algún punto de la misma</t>
+  </si>
+  <si>
+    <t>Freno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libre de deformaciones, desgaste, reventaduras, corrosión, mala fijación de uniones, incompleto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Línea de vida provisional</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libre de cortes, desgaste, productos químicos, quemaduras, rasgaduras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Línea de vida retráctil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Línea y gancho libre de deformaciones, cortes, desgaste, daños</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mecanismo de freno se acciona al halar fuerte la línea</t>
+  </si>
+  <si>
+    <t>Firmas:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRE-USO DE ESCALERAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRE-USO DE ELEVADORES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. de Escalera:</t>
+  </si>
+  <si>
+    <t>No._______</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. de Elevador:</t>
+  </si>
+  <si>
+    <t>Zapatas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patas en buenas condiciones con apoyos antideslizantes</t>
+  </si>
+  <si>
+    <t>Pistones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libres de fugas de aceite y abolladuras o saltos</t>
+  </si>
+  <si>
+    <t>Baterías</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cables en buen estado, buen nivel de líquido, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuerpo de la escalera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piezas de la escalera libres de grietas, pandeaduras, rajaduras o corrosión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libres de sulfato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La batería se encuentra cargada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conexiones entre los peldaños y largueros libres de fisuras  u adheridos a la superficie </t>
+  </si>
+  <si>
+    <t>Controles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luz rotativa, pito y control de operación en buen estado</t>
+  </si>
+  <si>
+    <t>Canasta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libre de reventaduras en canasta y/o baranda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trabas de peldaños y arriostramiento en buenas condiciones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sistema de frenado</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sistema de frenado o detención del equipo en perfecto estado, libre de movimientos  bruscos</t>
+  </si>
+  <si>
+    <t>Nombre:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soga/polea en buenas condiciones  y libres de desgaste</t>
+  </si>
+  <si>
+    <t>Firma:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pernos y remaches bien asegurados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRE-USO DE ANDAMIOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. de Andamio:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escalones, peldaños y otras partes libres de aceite, grasa o materiales</t>
+  </si>
+  <si>
+    <t>Bases</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libres de torceduras, golpes o deformaciones y en buen estado</t>
+  </si>
+  <si>
+    <t>Almacenamiento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escalera se mantenía almacenada  con candado para impedir  su uso </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuerpo del andamio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las 4 ruedas son del mismo diámetro y cuentan con sistema de frenado en buen estado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crucetas, peldaños , cuerpo de andamio y barandas en buen estado libres de torceduras, reventaduras, deformaciones, corrosión</t>
+  </si>
+  <si>
+    <t>Plataformas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En buen estado libres de reventaduras, deformaciones, corrosión</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="15">
     <font>
-      <sz val="10"/>
+      <sz val="10.000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="9.000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.000000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...10 lines deleted...]
-      <sz val="11"/>
+      <sz val="14.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="16.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14.000000"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="13.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.000000"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12.000000"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-      <sz val="16"/>
+      <sz val="26.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="12.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...14 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="26"/>
+      <sz val="20.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
+      <sz val="18.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11.000000"/>
+      <color indexed="64"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <u/>
-      <sz val="12"/>
+      <sz val="11.000000"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...7 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="46">
     <border>
-      <left/>
-[...3 lines deleted...]
-      <diagonal/>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      <diagonal/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
+      <left style="none"/>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-      <diagonal/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
+      <right style="none"/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="none"/>
+      <right style="none"/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
+      <left style="none"/>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-[...5 lines deleted...]
-      <diagonal/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-[...5 lines deleted...]
-      <diagonal/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
+      <right style="none"/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="none"/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top style="none"/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top style="none"/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="none"/>
+      <top style="medium">
+        <color auto="1"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="none"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color auto="1"/>
       </top>
-      <bottom/>
-      <diagonal/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-      <diagonal/>
+      <top style="none"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
+    </border>
+    <border>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right style="medium">
-[...4 lines deleted...]
-      <diagonal/>
+      <right style="none"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left style="medium">
-[...5 lines deleted...]
-        <color indexed="64"/>
+      <left style="none"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
     <border>
-      <left/>
-[...12 lines deleted...]
-      </left>
+      <left style="none"/>
       <right style="medium">
-        <color indexed="64"/>
-[...91 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...38 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...91 lines deleted...]
-      <diagonal/>
+      <diagonal style="none"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellStyleXfs>
-  <cellXfs count="242">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="229">
+    <xf fontId="0" fillId="0" borderId="0" numFmtId="0" xfId="0"/>
+    <xf fontId="1" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf fontId="2" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="2" fillId="2" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="3" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="3" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="3" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="5" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="9" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="10" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="4" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="14" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="4" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="9" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFill="1"/>
+    <xf fontId="0" fillId="3" borderId="14" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="6" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="7" fillId="4" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="4" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="4" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="4" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="8" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="18" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="19" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="20" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="9" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="11" fillId="3" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="11" fillId="3" borderId="7" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="11" fillId="3" borderId="8" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="24" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="23" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="18" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="12" fillId="3" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="26" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="5" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="27" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="28" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="5" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="3" fillId="3" borderId="30" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="3" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="23" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="5" borderId="18" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="31" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="32" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="3" borderId="33" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="34" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="5" borderId="20" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="36" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="26" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="37" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="1" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="5" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="38" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="30" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="39" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="14" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="24" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf fontId="0" fillId="3" borderId="40" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="14" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="14" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf fontId="4" fillId="3" borderId="41" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="42" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="3" borderId="28" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="43" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="42" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="44" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="45" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="10" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="32" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf fontId="14" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="14" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="14" fillId="3" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="1" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="35" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="3" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="10" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="14" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="26" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="21" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="37" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="11" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="12" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="25" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="41" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="42" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="44" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="43" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="42" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="45" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="6" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="22" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="13" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="3" fillId="3" borderId="17" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="3" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="2" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="4" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="3" fillId="3" borderId="25" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="26" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="37" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="27" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="3" fillId="3" borderId="28" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="29" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf fontId="3" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="15" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="16" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="0" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="27" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="10" fillId="3" borderId="28" numFmtId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf fontId="0" fillId="3" borderId="28" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="29" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="35" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="0" fillId="3" borderId="37" numFmtId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...526 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship  Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship  Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship  Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship  Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship  Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2239,2901 +2150,3086 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme 2007 - 2010">
+  <a:themeElements>
+    <a:clrScheme name="Office 2007 - 2010">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2007 - 2010">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2007 - 2010">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet2">
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" zoomScalePageLayoutView="71" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" workbookViewId="0">
+      <selection activeCell="I3" activeCellId="0" sqref="I3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.54296875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="20" width="14" customWidth="1"/>
+    <col customWidth="1" min="1" max="1" width="9.54296875"/>
+    <col customWidth="1" min="2" max="7" width="12.453125"/>
+    <col customWidth="1" min="8" max="9" width="10.90625"/>
+    <col customWidth="1" min="11" max="11" width="14.08984375"/>
+    <col customWidth="1" min="20" max="20" width="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="B1" s="142" t="s">
+    <row r="1">
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="142"/>
-[...3 lines deleted...]
-      <c r="E1" s="144"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="2"/>
       <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2">
         <v>9</v>
       </c>
-      <c r="H1" s="142" t="s">
+      <c r="H1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="142"/>
-[...11 lines deleted...]
-      <c r="D2" s="144" t="s">
+      <c r="I1" s="1"/>
+      <c r="J1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+    </row>
+    <row r="2">
+      <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="144"/>
-[...32 lines deleted...]
-      <c r="B4" s="136" t="s">
+      <c r="C2" s="3"/>
+      <c r="D2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="137"/>
-[...4 lines deleted...]
-      <c r="H4" s="35" t="s">
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+    </row>
+    <row r="3" ht="18.75">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="9"/>
+    </row>
+    <row r="4" ht="21">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="4"/>
-[...1 lines deleted...]
-      <c r="L4" s="138" t="s">
+      <c r="I4" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="138"/>
-[...3 lines deleted...]
-      <c r="Q4" s="139" t="s">
+      <c r="J4" s="15"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="R4" s="140"/>
-[...5 lines deleted...]
-      <c r="B5" s="98" t="s">
+      <c r="M4" s="17"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="99"/>
-[...30 lines deleted...]
-      <c r="L6" s="130" t="s">
+      <c r="R4" s="19"/>
+      <c r="S4" s="20"/>
+      <c r="T4" s="21"/>
+    </row>
+    <row r="5" ht="32.5" customHeight="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="130"/>
-[...22 lines deleted...]
-      <c r="L7" s="116" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
+      <c r="T5" s="28"/>
+    </row>
+    <row r="6" ht="33" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="M7" s="116"/>
-[...44 lines deleted...]
-      <c r="L9" s="75" t="s">
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="28"/>
+    </row>
+    <row r="7" ht="94.5" customHeight="1">
+      <c r="A7" s="10"/>
+      <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="M9" s="75"/>
-[...3 lines deleted...]
-      <c r="Q9" s="131" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="R9" s="132"/>
-[...15 lines deleted...]
-      <c r="L10" s="75" t="s">
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="28"/>
+    </row>
+    <row r="8" ht="52.5" customHeight="1">
+      <c r="A8" s="10"/>
+      <c r="B8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="M10" s="75"/>
-[...3 lines deleted...]
-      <c r="Q10" s="9" t="s">
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="28"/>
+    </row>
+    <row r="9" ht="21">
+      <c r="A9" s="10"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="9" t="s">
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="27"/>
+      <c r="Q9" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="9" t="s">
+      <c r="R9" s="36"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="28"/>
+    </row>
+    <row r="10" ht="18.75">
+      <c r="A10" s="10"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="T10" s="47"/>
-[...3 lines deleted...]
-      <c r="B11" s="98" t="s">
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="99"/>
-[...8 lines deleted...]
-      <c r="L11" s="75" t="s">
+      <c r="R10" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="M11" s="75"/>
-[...20 lines deleted...]
-      <c r="L12" s="75" t="s">
+      <c r="S10" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="M12" s="75"/>
-[...10 lines deleted...]
-      <c r="B13" s="98" t="s">
+      <c r="T10" s="28"/>
+    </row>
+    <row r="11" ht="28.5" customHeight="1">
+      <c r="A11" s="10"/>
+      <c r="B11" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="99"/>
-[...8 lines deleted...]
-      <c r="L13" s="75" t="s">
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="M13" s="75"/>
-[...42 lines deleted...]
-      <c r="L15" s="121" t="s">
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="34"/>
+      <c r="P11" s="27"/>
+      <c r="Q11" s="39"/>
+      <c r="R11" s="39"/>
+      <c r="S11" s="39"/>
+      <c r="T11" s="28"/>
+    </row>
+    <row r="12" ht="35" customHeight="1">
+      <c r="A12" s="10"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="M15" s="121"/>
-[...10 lines deleted...]
-      <c r="B16" s="98" t="s">
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="27"/>
+      <c r="Q12" s="39"/>
+      <c r="R12" s="39"/>
+      <c r="S12" s="39"/>
+      <c r="T12" s="28"/>
+    </row>
+    <row r="13" ht="18.75">
+      <c r="A13" s="10"/>
+      <c r="B13" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="99"/>
-[...8 lines deleted...]
-      <c r="L16" s="121" t="s">
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="M16" s="121"/>
-[...42 lines deleted...]
-      <c r="L18" s="60" t="s">
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="27"/>
+      <c r="Q13" s="27"/>
+      <c r="R13" s="27"/>
+      <c r="S13" s="27"/>
+      <c r="T13" s="28"/>
+    </row>
+    <row r="14" ht="18.75">
+      <c r="A14" s="10"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="28"/>
+    </row>
+    <row r="15" ht="45" customHeight="1">
+      <c r="A15" s="10"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="M18" s="60"/>
-[...22 lines deleted...]
-      <c r="L19" s="120" t="s">
+      <c r="M15" s="44"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="45"/>
+      <c r="P15" s="45"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="45"/>
+      <c r="S15" s="45"/>
+      <c r="T15" s="28"/>
+    </row>
+    <row r="16" ht="18.75">
+      <c r="A16" s="10"/>
+      <c r="B16" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="M19" s="120"/>
-[...2 lines deleted...]
-      <c r="P19" s="116" t="s">
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="Q19" s="116"/>
-[...38 lines deleted...]
-      <c r="L21" s="117" t="s">
+      <c r="M16" s="44"/>
+      <c r="N16" s="44"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="28"/>
+    </row>
+    <row r="17" ht="18.75">
+      <c r="A17" s="10"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="48"/>
+      <c r="O17" s="48"/>
+      <c r="P17" s="48"/>
+      <c r="Q17" s="48"/>
+      <c r="R17" s="48"/>
+      <c r="S17" s="48"/>
+      <c r="T17" s="28"/>
+    </row>
+    <row r="18" ht="55.75" customHeight="1">
+      <c r="A18" s="10"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="M21" s="117"/>
-[...10 lines deleted...]
-      <c r="B22" s="98" t="s">
+      <c r="M18" s="49"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="49"/>
+      <c r="P18" s="49"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="28"/>
+    </row>
+    <row r="19" ht="18.75">
+      <c r="A19" s="10"/>
+      <c r="B19" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="99"/>
-[...64 lines deleted...]
-      <c r="B25" s="95" t="s">
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="96"/>
-[...8 lines deleted...]
-      <c r="L25" s="112" t="s">
+      <c r="M19" s="51"/>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52"/>
+      <c r="P19" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="M25" s="113"/>
-[...10 lines deleted...]
-      <c r="B26" s="95" t="s">
+      <c r="Q19" s="32"/>
+      <c r="R19" s="52"/>
+      <c r="S19" s="52"/>
+      <c r="T19" s="28"/>
+    </row>
+    <row r="20" ht="28.25" customHeight="1">
+      <c r="A20" s="10"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="46"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="27"/>
+      <c r="O20" s="27"/>
+      <c r="P20" s="27"/>
+      <c r="Q20" s="27"/>
+      <c r="R20" s="27"/>
+      <c r="S20" s="27"/>
+      <c r="T20" s="28"/>
+    </row>
+    <row r="21" ht="28.5" customHeight="1">
+      <c r="A21" s="10"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="96"/>
-[...8 lines deleted...]
-      <c r="L26" s="115" t="s">
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="28"/>
+    </row>
+    <row r="22" ht="32" customHeight="1">
+      <c r="A22" s="10"/>
+      <c r="B22" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="M26" s="115"/>
-[...10 lines deleted...]
-      <c r="B27" s="95" t="s">
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="28"/>
+    </row>
+    <row r="23" ht="30.5" customHeight="1">
+      <c r="A23" s="10"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39"/>
+      <c r="S23" s="39"/>
+      <c r="T23" s="28"/>
+    </row>
+    <row r="24" ht="31" customHeight="1">
+      <c r="A24" s="10"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
+      <c r="T24" s="28"/>
+    </row>
+    <row r="25" ht="64" customHeight="1">
+      <c r="A25" s="10"/>
+      <c r="B25" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="96"/>
-[...8 lines deleted...]
-      <c r="L27" s="70" t="s">
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="M27" s="70"/>
-[...10 lines deleted...]
-      <c r="B28" s="98" t="s">
+      <c r="M25" s="58"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="39"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+      <c r="T25" s="28"/>
+    </row>
+    <row r="26" ht="74.400000000000006" customHeight="1">
+      <c r="A26" s="10"/>
+      <c r="B26" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="99"/>
-[...22 lines deleted...]
-      <c r="B29" s="98" t="s">
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="56"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="C29" s="99"/>
-[...20 lines deleted...]
-      <c r="B30" s="90" t="s">
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="28"/>
+    </row>
+    <row r="27" ht="59.399999999999999" customHeight="1">
+      <c r="A27" s="10"/>
+      <c r="B27" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="C30" s="91"/>
-[...8 lines deleted...]
-      <c r="L30" s="92" t="s">
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="M30" s="93"/>
-[...96 lines deleted...]
-      <c r="L34" s="83" t="s">
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="28"/>
+    </row>
+    <row r="28" ht="36.649999999999999" customHeight="1">
+      <c r="A28" s="10"/>
+      <c r="B28" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="M34" s="84"/>
-[...22 lines deleted...]
-      <c r="L35" s="88" t="s">
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="M35" s="88"/>
-[...148 lines deleted...]
-      <c r="B42" s="58" t="s">
+      <c r="M28" s="63"/>
+      <c r="N28" s="63"/>
+      <c r="O28" s="63"/>
+      <c r="P28" s="63"/>
+      <c r="Q28" s="63"/>
+      <c r="R28" s="63"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="28"/>
+    </row>
+    <row r="29" ht="36.649999999999999" customHeight="1">
+      <c r="A29" s="10"/>
+      <c r="B29" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="58"/>
-[...62 lines deleted...]
-      <c r="T44" s="52"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+      <c r="R29" s="68"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="28"/>
+    </row>
+    <row r="30" ht="39" customHeight="1">
+      <c r="A30" s="10"/>
+      <c r="B30" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="75"/>
+      <c r="T30" s="28"/>
+    </row>
+    <row r="31" ht="57.5" customHeight="1">
+      <c r="A31" s="10"/>
+      <c r="B31" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="77"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="79"/>
+      <c r="M31" s="80"/>
+      <c r="N31" s="80"/>
+      <c r="O31" s="80"/>
+      <c r="P31" s="80"/>
+      <c r="Q31" s="80"/>
+      <c r="R31" s="80"/>
+      <c r="S31" s="81"/>
+      <c r="T31" s="28"/>
+    </row>
+    <row r="32" ht="59.5" customHeight="1">
+      <c r="A32" s="10"/>
+      <c r="B32" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="78"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="82" t="s">
+        <v>50</v>
+      </c>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="33"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="33"/>
+      <c r="R32" s="33"/>
+      <c r="S32" s="72"/>
+      <c r="T32" s="28"/>
+    </row>
+    <row r="33" ht="75.5" customHeight="1">
+      <c r="A33" s="10"/>
+      <c r="B33" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="84"/>
+      <c r="D33" s="84"/>
+      <c r="E33" s="84"/>
+      <c r="F33" s="84"/>
+      <c r="G33" s="84"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="85"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="16"/>
+      <c r="L33" s="86"/>
+      <c r="M33" s="39"/>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+      <c r="P33" s="39"/>
+      <c r="Q33" s="39"/>
+      <c r="R33" s="39"/>
+      <c r="S33" s="40"/>
+      <c r="T33" s="28"/>
+    </row>
+    <row r="34" ht="43.5" customHeight="1">
+      <c r="A34" s="10"/>
+      <c r="B34" s="87" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="88"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="89" t="s">
+        <v>53</v>
+      </c>
+      <c r="M34" s="90"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="90"/>
+      <c r="P34" s="90"/>
+      <c r="Q34" s="90"/>
+      <c r="R34" s="90"/>
+      <c r="S34" s="91"/>
+      <c r="T34" s="28"/>
+    </row>
+    <row r="35" ht="50.5" customHeight="1">
+      <c r="A35" s="10"/>
+      <c r="B35" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="93"/>
+      <c r="D35" s="93"/>
+      <c r="E35" s="93"/>
+      <c r="F35" s="93"/>
+      <c r="G35" s="94"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="96" t="s">
+        <v>55</v>
+      </c>
+      <c r="M35" s="96"/>
+      <c r="N35" s="96"/>
+      <c r="O35" s="96"/>
+      <c r="P35" s="96"/>
+      <c r="Q35" s="96"/>
+      <c r="R35" s="96"/>
+      <c r="S35" s="96"/>
+      <c r="T35" s="28"/>
+    </row>
+    <row r="36" ht="55.5" customHeight="1">
+      <c r="A36" s="10"/>
+      <c r="B36" s="92" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="93"/>
+      <c r="D36" s="93"/>
+      <c r="E36" s="93"/>
+      <c r="F36" s="93"/>
+      <c r="G36" s="94"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="95"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="97"/>
+      <c r="M36" s="97"/>
+      <c r="N36" s="97"/>
+      <c r="O36" s="97"/>
+      <c r="P36" s="97"/>
+      <c r="Q36" s="97"/>
+      <c r="R36" s="97"/>
+      <c r="S36" s="97"/>
+      <c r="T36" s="28"/>
+    </row>
+    <row r="37" ht="41.5" customHeight="1">
+      <c r="A37" s="10"/>
+      <c r="B37" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="49"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="49"/>
+      <c r="F37" s="49"/>
+      <c r="G37" s="99"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="101"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="102"/>
+      <c r="M37" s="102"/>
+      <c r="N37" s="102"/>
+      <c r="O37" s="102"/>
+      <c r="P37" s="102"/>
+      <c r="Q37" s="102"/>
+      <c r="R37" s="102"/>
+      <c r="S37" s="102"/>
+      <c r="T37" s="28"/>
+    </row>
+    <row r="38" ht="46" customHeight="1">
+      <c r="A38" s="10"/>
+      <c r="B38" s="103"/>
+      <c r="C38" s="104"/>
+      <c r="D38" s="104"/>
+      <c r="E38" s="104"/>
+      <c r="F38" s="104"/>
+      <c r="G38" s="105"/>
+      <c r="H38" s="106"/>
+      <c r="I38" s="107"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="16"/>
+      <c r="L38" s="102"/>
+      <c r="M38" s="102"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="102"/>
+      <c r="P38" s="102"/>
+      <c r="Q38" s="102"/>
+      <c r="R38" s="102"/>
+      <c r="S38" s="102"/>
+      <c r="T38" s="28"/>
+    </row>
+    <row r="39" ht="42" customHeight="1">
+      <c r="A39" s="10"/>
+      <c r="B39" s="108"/>
+      <c r="C39" s="108"/>
+      <c r="D39" s="108"/>
+      <c r="E39" s="108"/>
+      <c r="F39" s="108"/>
+      <c r="G39" s="108"/>
+      <c r="H39" s="108"/>
+      <c r="I39" s="108"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="16"/>
+      <c r="L39" s="102"/>
+      <c r="M39" s="102"/>
+      <c r="N39" s="102"/>
+      <c r="O39" s="102"/>
+      <c r="P39" s="102"/>
+      <c r="Q39" s="102"/>
+      <c r="R39" s="102"/>
+      <c r="S39" s="102"/>
+      <c r="T39" s="28"/>
+    </row>
+    <row r="40" ht="38" customHeight="1">
+      <c r="A40" s="10"/>
+      <c r="B40" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="61"/>
+      <c r="G40" s="61"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="52"/>
+      <c r="M40" s="52"/>
+      <c r="N40" s="52"/>
+      <c r="O40" s="52"/>
+      <c r="P40" s="52"/>
+      <c r="Q40" s="52"/>
+      <c r="R40" s="52"/>
+      <c r="S40" s="52"/>
+      <c r="T40" s="28"/>
+    </row>
+    <row r="41" ht="41" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="61"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="109"/>
+      <c r="M41" s="109"/>
+      <c r="N41" s="109"/>
+      <c r="O41" s="109"/>
+      <c r="P41" s="109"/>
+      <c r="Q41" s="109"/>
+      <c r="R41" s="109"/>
+      <c r="S41" s="109"/>
+      <c r="T41" s="28"/>
+    </row>
+    <row r="42" ht="18.75">
+      <c r="A42" s="10"/>
+      <c r="B42" s="110" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="110"/>
+      <c r="D42" s="110"/>
+      <c r="E42" s="110"/>
+      <c r="F42" s="110"/>
+      <c r="G42" s="110"/>
+      <c r="H42" s="110"/>
+      <c r="I42" s="110"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="16"/>
+      <c r="L42" s="110" t="s">
+        <v>59</v>
+      </c>
+      <c r="M42" s="110"/>
+      <c r="N42" s="110"/>
+      <c r="O42" s="110"/>
+      <c r="P42" s="110"/>
+      <c r="Q42" s="110"/>
+      <c r="R42" s="110"/>
+      <c r="S42" s="110"/>
+      <c r="T42" s="28"/>
+    </row>
+    <row r="43" ht="18.75">
+      <c r="A43" s="10"/>
+      <c r="B43" s="110"/>
+      <c r="C43" s="110"/>
+      <c r="D43" s="110"/>
+      <c r="E43" s="110"/>
+      <c r="F43" s="110"/>
+      <c r="G43" s="110"/>
+      <c r="H43" s="110"/>
+      <c r="I43" s="110"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="110"/>
+      <c r="M43" s="110"/>
+      <c r="N43" s="110"/>
+      <c r="O43" s="110"/>
+      <c r="P43" s="110"/>
+      <c r="Q43" s="110"/>
+      <c r="R43" s="110"/>
+      <c r="S43" s="110"/>
+      <c r="T43" s="28"/>
+    </row>
+    <row r="44" ht="18.75">
+      <c r="A44" s="111"/>
+      <c r="B44" s="112"/>
+      <c r="C44" s="112"/>
+      <c r="D44" s="112"/>
+      <c r="E44" s="112"/>
+      <c r="F44" s="112"/>
+      <c r="G44" s="112"/>
+      <c r="H44" s="112"/>
+      <c r="I44" s="112"/>
+      <c r="J44" s="113"/>
+      <c r="K44" s="114"/>
+      <c r="L44" s="52"/>
+      <c r="M44" s="52"/>
+      <c r="N44" s="52"/>
+      <c r="O44" s="52"/>
+      <c r="P44" s="52"/>
+      <c r="Q44" s="52"/>
+      <c r="R44" s="52"/>
+      <c r="S44" s="52"/>
+      <c r="T44" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="99">
     <mergeCell ref="B1:C1"/>
-    <mergeCell ref="B2:C2"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:L1"/>
+    <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="L4:P4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="L6:S6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="L7:S8"/>
     <mergeCell ref="B8:G10"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="L9:N9"/>
     <mergeCell ref="Q9:S9"/>
     <mergeCell ref="L10:N10"/>
+    <mergeCell ref="B11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="Q11:Q12"/>
     <mergeCell ref="R11:R12"/>
     <mergeCell ref="S11:S12"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="B13:G15"/>
     <mergeCell ref="H13:H15"/>
     <mergeCell ref="I13:I15"/>
     <mergeCell ref="L13:N13"/>
     <mergeCell ref="L15:N15"/>
     <mergeCell ref="O15:S15"/>
-    <mergeCell ref="B11:G12"/>
-[...4 lines deleted...]
-    <mergeCell ref="N19:O19"/>
     <mergeCell ref="B16:G18"/>
     <mergeCell ref="H16:H18"/>
     <mergeCell ref="I16:I18"/>
     <mergeCell ref="L16:N16"/>
     <mergeCell ref="O16:S16"/>
     <mergeCell ref="L17:S17"/>
     <mergeCell ref="L18:P18"/>
     <mergeCell ref="Q18:S18"/>
+    <mergeCell ref="B19:G21"/>
+    <mergeCell ref="H19:H21"/>
+    <mergeCell ref="I19:I21"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="L21:S21"/>
     <mergeCell ref="B22:G24"/>
     <mergeCell ref="H22:H24"/>
     <mergeCell ref="I22:I24"/>
     <mergeCell ref="L22:O22"/>
     <mergeCell ref="P22:S22"/>
     <mergeCell ref="L23:O23"/>
     <mergeCell ref="P23:S23"/>
     <mergeCell ref="L24:O24"/>
     <mergeCell ref="P24:S24"/>
-    <mergeCell ref="B19:G21"/>
-[...5 lines deleted...]
-    <mergeCell ref="L31:S31"/>
     <mergeCell ref="B25:G25"/>
     <mergeCell ref="L25:O25"/>
     <mergeCell ref="P25:S25"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="L26:S26"/>
-    <mergeCell ref="B30:G30"/>
-    <mergeCell ref="L30:S30"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="L27:S27"/>
     <mergeCell ref="B28:G28"/>
     <mergeCell ref="L28:S28"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="L29:S29"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="L30:S30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="L31:S31"/>
+    <mergeCell ref="B32:G32"/>
+    <mergeCell ref="L32:S32"/>
+    <mergeCell ref="B33:G33"/>
+    <mergeCell ref="L33:S33"/>
     <mergeCell ref="B34:G34"/>
-    <mergeCell ref="L32:S32"/>
+    <mergeCell ref="L34:S34"/>
     <mergeCell ref="B35:G35"/>
-    <mergeCell ref="L33:S33"/>
+    <mergeCell ref="L35:S35"/>
     <mergeCell ref="B36:G36"/>
-    <mergeCell ref="L34:S34"/>
-[...1 lines deleted...]
-    <mergeCell ref="L35:S35"/>
     <mergeCell ref="L36:S36"/>
-    <mergeCell ref="L44:S44"/>
-[...1 lines deleted...]
-    <mergeCell ref="B42:I43"/>
     <mergeCell ref="B37:G38"/>
     <mergeCell ref="H37:H38"/>
     <mergeCell ref="I37:I38"/>
-    <mergeCell ref="L40:S40"/>
-[...1 lines deleted...]
-    <mergeCell ref="B40:I41"/>
     <mergeCell ref="L37:S37"/>
     <mergeCell ref="L38:S38"/>
     <mergeCell ref="L39:S39"/>
+    <mergeCell ref="B40:I41"/>
+    <mergeCell ref="L40:S40"/>
+    <mergeCell ref="L41:S41"/>
+    <mergeCell ref="B42:I43"/>
+    <mergeCell ref="L42:S43"/>
+    <mergeCell ref="L44:S44"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0">
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="43" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
+  <headerFooter>
     <oddFooter>&amp;C&amp;8THIS DOCUMENT CONTAINS CONFIDENTIAL KIMBERLY-CLARK INFORMATION. Printed copies are only valid
 on the date printed unless controlled per a manual document control procedure and stamped as such.
  Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac">
   <sheetPr>
-    <pageSetUpPr fitToPage="1"/>
+    <outlinePr applyStyles="0" summaryBelow="1" summaryRight="1" showOutlineSymbols="1"/>
+    <pageSetUpPr autoPageBreaks="1" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W48"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" zoomScalePageLayoutView="72" workbookViewId="0">
-      <selection activeCell="N5" sqref="N5:P5"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" workbookViewId="0">
+      <selection activeCell="N5" activeCellId="0" sqref="N5:P5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="12.54296875" customWidth="1" collapsed="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="14.81640625" customWidth="1" collapsed="1"/>
+    <col collapsed="1" customWidth="1" min="2" max="2" width="12.54296875"/>
+    <col collapsed="1" customWidth="1" min="3" max="3" width="12.36328125"/>
+    <col collapsed="1" customWidth="1" min="4" max="4" width="14.81640625"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A1" s="142" t="s">
+    <row r="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="142"/>
-[...3 lines deleted...]
-      <c r="D1" s="144"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2"/>
       <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="2">
         <v>9</v>
       </c>
-      <c r="G1" s="142" t="s">
+      <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="142"/>
-[...11 lines deleted...]
-      <c r="C2" s="144" t="s">
+      <c r="H1" s="1"/>
+      <c r="I1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="144"/>
-[...114 lines deleted...]
-      <c r="G6" s="34" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" ht="13">
+      <c r="A3" s="116"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="I3" s="117"/>
+      <c r="J3" s="117"/>
+      <c r="K3" s="117"/>
+      <c r="L3" s="117"/>
+      <c r="M3" s="117"/>
+      <c r="N3" s="117"/>
+      <c r="O3" s="117"/>
+      <c r="P3" s="117"/>
+      <c r="Q3" s="117"/>
+      <c r="R3" s="117"/>
+      <c r="S3" s="117"/>
+      <c r="T3" s="117"/>
+      <c r="U3" s="117"/>
+      <c r="V3" s="117"/>
+      <c r="W3" s="118"/>
+    </row>
+    <row r="4" ht="18.75">
+      <c r="A4" s="119"/>
+      <c r="B4" s="120" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="121"/>
+      <c r="D4" s="121"/>
+      <c r="E4" s="121"/>
+      <c r="F4" s="121"/>
+      <c r="G4" s="121"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121"/>
+      <c r="K4" s="121"/>
+      <c r="L4" s="121"/>
+      <c r="M4" s="121"/>
+      <c r="N4" s="121"/>
+      <c r="O4" s="121"/>
+      <c r="P4" s="121"/>
+      <c r="Q4" s="121"/>
+      <c r="R4" s="121"/>
+      <c r="S4" s="121"/>
+      <c r="T4" s="121"/>
+      <c r="U4" s="121"/>
+      <c r="V4" s="122"/>
+      <c r="W4" s="123"/>
+    </row>
+    <row r="5" ht="16.5">
+      <c r="A5" s="119"/>
+      <c r="B5" s="124" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" s="125"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="F5" s="128"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5" s="128"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" s="128"/>
+      <c r="M5" s="129"/>
+      <c r="N5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="O5" s="128"/>
+      <c r="P5" s="129"/>
+      <c r="Q5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="R5" s="128"/>
+      <c r="S5" s="129"/>
+      <c r="T5" s="127" t="s">
+        <v>62</v>
+      </c>
+      <c r="U5" s="128"/>
+      <c r="V5" s="130"/>
+      <c r="W5" s="123"/>
+    </row>
+    <row r="6" ht="16.5">
+      <c r="A6" s="119"/>
+      <c r="B6" s="131" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="132" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="125"/>
+      <c r="E6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="34" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="34" t="s">
+      <c r="F6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="34" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="34" t="s">
+      <c r="I6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="K6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="34" t="s">
-[...5 lines deleted...]
-      <c r="P6" s="34" t="s">
+      <c r="L6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="M6" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="34" t="s">
-[...5 lines deleted...]
-      <c r="S6" s="34" t="s">
+      <c r="O6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="P6" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="T6" s="34" t="s">
-[...5 lines deleted...]
-      <c r="V6" s="15" t="s">
+      <c r="R6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="S6" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="T6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="W6" s="236"/>
-[...200 lines deleted...]
-      <c r="B14" s="229" t="s">
+      <c r="U6" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="V6" s="134" t="s">
+        <v>9</v>
+      </c>
+      <c r="W6" s="123"/>
+    </row>
+    <row r="7" ht="57" customHeight="1">
+      <c r="A7" s="119"/>
+      <c r="B7" s="135" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="136" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="137"/>
+      <c r="E7" s="138"/>
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="138"/>
+      <c r="J7" s="139"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="140"/>
+      <c r="M7" s="140"/>
+      <c r="N7" s="140"/>
+      <c r="O7" s="140"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="141"/>
+      <c r="S7" s="141"/>
+      <c r="T7" s="141"/>
+      <c r="U7" s="141"/>
+      <c r="V7" s="142"/>
+      <c r="W7" s="123"/>
+    </row>
+    <row r="8" ht="78" customHeight="1">
+      <c r="A8" s="119"/>
+      <c r="B8" s="143"/>
+      <c r="C8" s="136" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="137"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="138"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="140"/>
+      <c r="L8" s="140"/>
+      <c r="M8" s="140"/>
+      <c r="N8" s="140"/>
+      <c r="O8" s="140"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="141"/>
+      <c r="S8" s="141"/>
+      <c r="T8" s="141"/>
+      <c r="U8" s="141"/>
+      <c r="V8" s="142"/>
+      <c r="W8" s="123"/>
+    </row>
+    <row r="9" ht="79.75" customHeight="1">
+      <c r="A9" s="119"/>
+      <c r="B9" s="143" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="136" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="144"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="138"/>
+      <c r="I9" s="138"/>
+      <c r="J9" s="139"/>
+      <c r="K9" s="140"/>
+      <c r="L9" s="140"/>
+      <c r="M9" s="140"/>
+      <c r="N9" s="140"/>
+      <c r="O9" s="140"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="34"/>
+      <c r="R9" s="141"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="141"/>
+      <c r="U9" s="141"/>
+      <c r="V9" s="142"/>
+      <c r="W9" s="123"/>
+    </row>
+    <row r="10" ht="78.650000000000006" customHeight="1">
+      <c r="A10" s="119"/>
+      <c r="B10" s="145" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="136" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="137"/>
+      <c r="E10" s="138"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="138"/>
+      <c r="H10" s="138"/>
+      <c r="I10" s="138"/>
+      <c r="J10" s="139"/>
+      <c r="K10" s="140"/>
+      <c r="L10" s="140"/>
+      <c r="M10" s="140"/>
+      <c r="N10" s="140"/>
+      <c r="O10" s="140"/>
+      <c r="P10" s="34"/>
+      <c r="Q10" s="34"/>
+      <c r="R10" s="146"/>
+      <c r="S10" s="146"/>
+      <c r="T10" s="146"/>
+      <c r="U10" s="34"/>
+      <c r="V10" s="142"/>
+      <c r="W10" s="123"/>
+    </row>
+    <row r="11" ht="53.399999999999999" customHeight="1">
+      <c r="A11" s="119"/>
+      <c r="B11" s="145" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="136" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" s="137"/>
+      <c r="E11" s="138"/>
+      <c r="F11" s="138"/>
+      <c r="G11" s="138"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="138"/>
+      <c r="J11" s="139"/>
+      <c r="K11" s="140"/>
+      <c r="L11" s="140"/>
+      <c r="M11" s="140"/>
+      <c r="N11" s="140"/>
+      <c r="O11" s="140"/>
+      <c r="P11" s="34"/>
+      <c r="Q11" s="34"/>
+      <c r="R11" s="146"/>
+      <c r="S11" s="146"/>
+      <c r="T11" s="146"/>
+      <c r="U11" s="34"/>
+      <c r="V11" s="142"/>
+      <c r="W11" s="123"/>
+    </row>
+    <row r="12" ht="51.649999999999999" customHeight="1">
+      <c r="A12" s="119"/>
+      <c r="B12" s="145"/>
+      <c r="C12" s="136" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="137"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="140"/>
+      <c r="L12" s="140"/>
+      <c r="M12" s="140"/>
+      <c r="N12" s="34"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="34"/>
+      <c r="Q12" s="34"/>
+      <c r="R12" s="146"/>
+      <c r="S12" s="146"/>
+      <c r="T12" s="146"/>
+      <c r="U12" s="34"/>
+      <c r="V12" s="142"/>
+      <c r="W12" s="123"/>
+    </row>
+    <row r="13" ht="63" customHeight="1">
+      <c r="A13" s="119"/>
+      <c r="B13" s="145"/>
+      <c r="C13" s="136" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="137"/>
+      <c r="E13" s="138"/>
+      <c r="F13" s="138"/>
+      <c r="G13" s="138"/>
+      <c r="H13" s="138"/>
+      <c r="I13" s="138"/>
+      <c r="J13" s="139"/>
+      <c r="K13" s="140"/>
+      <c r="L13" s="140"/>
+      <c r="M13" s="140"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="146"/>
+      <c r="S13" s="146"/>
+      <c r="T13" s="146"/>
+      <c r="U13" s="34"/>
+      <c r="V13" s="142"/>
+      <c r="W13" s="123"/>
+    </row>
+    <row r="14" ht="57" customHeight="1">
+      <c r="A14" s="119"/>
+      <c r="B14" s="135" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="136" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="137"/>
+      <c r="E14" s="138"/>
+      <c r="F14" s="138"/>
+      <c r="G14" s="138"/>
+      <c r="H14" s="138"/>
+      <c r="I14" s="138"/>
+      <c r="J14" s="139"/>
+      <c r="K14" s="140"/>
+      <c r="L14" s="140"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="34"/>
+      <c r="P14" s="34"/>
+      <c r="Q14" s="34"/>
+      <c r="R14" s="146"/>
+      <c r="S14" s="146"/>
+      <c r="T14" s="146"/>
+      <c r="U14" s="34"/>
+      <c r="V14" s="142"/>
+      <c r="W14" s="123"/>
+    </row>
+    <row r="15" ht="40.25" customHeight="1">
+      <c r="A15" s="119"/>
+      <c r="B15" s="143"/>
+      <c r="C15" s="136" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="137"/>
+      <c r="E15" s="138"/>
+      <c r="F15" s="138"/>
+      <c r="G15" s="138"/>
+      <c r="H15" s="138"/>
+      <c r="I15" s="138"/>
+      <c r="J15" s="139"/>
+      <c r="K15" s="140"/>
+      <c r="L15" s="140"/>
+      <c r="M15" s="140"/>
+      <c r="N15" s="34"/>
+      <c r="O15" s="34"/>
+      <c r="P15" s="34"/>
+      <c r="Q15" s="34"/>
+      <c r="R15" s="34"/>
+      <c r="S15" s="34"/>
+      <c r="T15" s="34"/>
+      <c r="U15" s="34"/>
+      <c r="V15" s="142"/>
+      <c r="W15" s="123"/>
+    </row>
+    <row r="16" ht="49.75" customHeight="1">
+      <c r="A16" s="119"/>
+      <c r="B16" s="135" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="136" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="137"/>
+      <c r="E16" s="138"/>
+      <c r="F16" s="138"/>
+      <c r="G16" s="138"/>
+      <c r="H16" s="138"/>
+      <c r="I16" s="138"/>
+      <c r="J16" s="139"/>
+      <c r="K16" s="140"/>
+      <c r="L16" s="140"/>
+      <c r="M16" s="140"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="147"/>
+      <c r="S16" s="147"/>
+      <c r="T16" s="147"/>
+      <c r="U16" s="147"/>
+      <c r="V16" s="142"/>
+      <c r="W16" s="123"/>
+    </row>
+    <row r="17" ht="39.649999999999999" customHeight="1">
+      <c r="A17" s="119"/>
+      <c r="B17" s="143"/>
+      <c r="C17" s="136" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="137"/>
+      <c r="E17" s="138"/>
+      <c r="F17" s="138"/>
+      <c r="G17" s="138"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="138"/>
+      <c r="J17" s="139"/>
+      <c r="K17" s="140"/>
+      <c r="L17" s="140"/>
+      <c r="M17" s="140"/>
+      <c r="N17" s="147"/>
+      <c r="O17" s="147"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="34"/>
+      <c r="R17" s="147"/>
+      <c r="S17" s="147"/>
+      <c r="T17" s="147"/>
+      <c r="U17" s="147"/>
+      <c r="V17" s="142"/>
+      <c r="W17" s="123"/>
+    </row>
+    <row r="18" ht="57.649999999999999" customHeight="1">
+      <c r="A18" s="119"/>
+      <c r="B18" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="136" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="137"/>
+      <c r="E18" s="138"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="138"/>
+      <c r="H18" s="138"/>
+      <c r="I18" s="138"/>
+      <c r="J18" s="139"/>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="147"/>
+      <c r="O18" s="147"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="148"/>
+      <c r="S18" s="148"/>
+      <c r="T18" s="148"/>
+      <c r="U18" s="34"/>
+      <c r="V18" s="142"/>
+      <c r="W18" s="123"/>
+    </row>
+    <row r="19" ht="88.25" customHeight="1">
+      <c r="A19" s="119"/>
+      <c r="B19" s="143"/>
+      <c r="C19" s="136" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="137"/>
+      <c r="E19" s="138"/>
+      <c r="F19" s="138"/>
+      <c r="G19" s="138"/>
+      <c r="H19" s="138"/>
+      <c r="I19" s="138"/>
+      <c r="J19" s="139"/>
+      <c r="K19" s="140"/>
+      <c r="L19" s="140"/>
+      <c r="M19" s="140"/>
+      <c r="N19" s="147"/>
+      <c r="O19" s="147"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="141"/>
+      <c r="S19" s="141"/>
+      <c r="T19" s="34"/>
+      <c r="U19" s="34"/>
+      <c r="V19" s="142"/>
+      <c r="W19" s="123"/>
+    </row>
+    <row r="20" ht="79.25" customHeight="1">
+      <c r="A20" s="119"/>
+      <c r="B20" s="149" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="137"/>
+      <c r="E20" s="138"/>
+      <c r="F20" s="138"/>
+      <c r="G20" s="138"/>
+      <c r="H20" s="138"/>
+      <c r="I20" s="138"/>
+      <c r="J20" s="139"/>
+      <c r="K20" s="140"/>
+      <c r="L20" s="140"/>
+      <c r="M20" s="140"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="34"/>
+      <c r="Q20" s="34"/>
+      <c r="R20" s="34"/>
+      <c r="S20" s="34"/>
+      <c r="T20" s="34"/>
+      <c r="U20" s="34"/>
+      <c r="V20" s="142"/>
+      <c r="W20" s="123"/>
+    </row>
+    <row r="21" ht="48" customHeight="1">
+      <c r="A21" s="119"/>
+      <c r="B21" s="149" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="136" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="137"/>
+      <c r="E21" s="138"/>
+      <c r="F21" s="138"/>
+      <c r="G21" s="138"/>
+      <c r="H21" s="138"/>
+      <c r="I21" s="138"/>
+      <c r="J21" s="139"/>
+      <c r="K21" s="140"/>
+      <c r="L21" s="140"/>
+      <c r="M21" s="140"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="150"/>
+      <c r="S21" s="150"/>
+      <c r="T21" s="150"/>
+      <c r="U21" s="150"/>
+      <c r="V21" s="142"/>
+      <c r="W21" s="123"/>
+    </row>
+    <row r="22" ht="52.25" customHeight="1">
+      <c r="A22" s="119"/>
+      <c r="B22" s="145" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="137"/>
+      <c r="E22" s="138"/>
+      <c r="F22" s="138"/>
+      <c r="G22" s="138"/>
+      <c r="H22" s="138"/>
+      <c r="I22" s="138"/>
+      <c r="J22" s="139"/>
+      <c r="K22" s="140"/>
+      <c r="L22" s="140"/>
+      <c r="M22" s="140"/>
+      <c r="N22" s="34"/>
+      <c r="O22" s="34"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="34"/>
+      <c r="U22" s="34"/>
+      <c r="V22" s="142"/>
+      <c r="W22" s="123"/>
+    </row>
+    <row r="23" ht="49.25" customHeight="1">
+      <c r="A23" s="119"/>
+      <c r="B23" s="145"/>
+      <c r="C23" s="136" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="137"/>
+      <c r="E23" s="138"/>
+      <c r="F23" s="138"/>
+      <c r="G23" s="138"/>
+      <c r="H23" s="138"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="139"/>
+      <c r="K23" s="140"/>
+      <c r="L23" s="140"/>
+      <c r="M23" s="140"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="34"/>
+      <c r="T23" s="34"/>
+      <c r="U23" s="34"/>
+      <c r="V23" s="142"/>
+      <c r="W23" s="123"/>
+    </row>
+    <row r="24" ht="24" customHeight="1">
+      <c r="A24" s="119"/>
+      <c r="B24" s="151" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="152"/>
+      <c r="D24" s="152"/>
+      <c r="E24" s="153"/>
+      <c r="F24" s="153"/>
+      <c r="G24" s="153"/>
+      <c r="H24" s="153"/>
+      <c r="I24" s="153"/>
+      <c r="J24" s="153"/>
+      <c r="K24" s="154"/>
+      <c r="L24" s="155"/>
+      <c r="M24" s="156"/>
+      <c r="N24" s="154"/>
+      <c r="O24" s="155"/>
+      <c r="P24" s="156"/>
+      <c r="Q24" s="154"/>
+      <c r="R24" s="155"/>
+      <c r="S24" s="156"/>
+      <c r="T24" s="154"/>
+      <c r="U24" s="155"/>
+      <c r="V24" s="157"/>
+      <c r="W24" s="123"/>
+    </row>
+    <row r="25" ht="26.5" customHeight="1">
+      <c r="A25" s="119"/>
+      <c r="B25" s="158"/>
+      <c r="C25" s="158"/>
+      <c r="D25" s="158"/>
+      <c r="E25" s="158"/>
+      <c r="F25" s="158"/>
+      <c r="G25" s="158"/>
+      <c r="H25" s="158"/>
+      <c r="I25" s="158"/>
+      <c r="J25" s="159"/>
+      <c r="K25" s="160"/>
+      <c r="L25" s="160"/>
+      <c r="M25" s="160"/>
+      <c r="N25" s="160"/>
+      <c r="O25" s="160"/>
+      <c r="P25" s="160"/>
+      <c r="Q25" s="160"/>
+      <c r="R25" s="160"/>
+      <c r="S25" s="160"/>
+      <c r="T25" s="160"/>
+      <c r="U25" s="160"/>
+      <c r="V25" s="160"/>
+      <c r="W25" s="123"/>
+    </row>
+    <row r="26" ht="18.75">
+      <c r="A26" s="119"/>
+      <c r="B26" s="120" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" s="121"/>
+      <c r="D26" s="121"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="121"/>
+      <c r="G26" s="121"/>
+      <c r="H26" s="121"/>
+      <c r="I26" s="122"/>
+      <c r="J26" s="159"/>
+      <c r="K26" s="120" t="s">
+        <v>94</v>
+      </c>
+      <c r="L26" s="121"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="121"/>
+      <c r="O26" s="121"/>
+      <c r="P26" s="121"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="121"/>
+      <c r="S26" s="121"/>
+      <c r="T26" s="121"/>
+      <c r="U26" s="121"/>
+      <c r="V26" s="122"/>
+      <c r="W26" s="123"/>
+    </row>
+    <row r="27" ht="16.5">
+      <c r="A27" s="119"/>
+      <c r="B27" s="161" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="162"/>
+      <c r="D27" s="162"/>
+      <c r="E27" s="163"/>
+      <c r="F27" s="164" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="164"/>
+      <c r="H27" s="164" t="s">
+        <v>96</v>
+      </c>
+      <c r="I27" s="165"/>
+      <c r="J27" s="159"/>
+      <c r="K27" s="161" t="s">
+        <v>97</v>
+      </c>
+      <c r="L27" s="162"/>
+      <c r="M27" s="163"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="167"/>
+      <c r="P27" s="167"/>
+      <c r="Q27" s="167"/>
+      <c r="R27" s="167"/>
+      <c r="S27" s="167"/>
+      <c r="T27" s="167"/>
+      <c r="U27" s="167"/>
+      <c r="V27" s="168"/>
+      <c r="W27" s="123"/>
+    </row>
+    <row r="28" ht="16.5">
+      <c r="A28" s="119"/>
+      <c r="B28" s="131" t="s">
         <v>63</v>
       </c>
-      <c r="C14" s="148" t="s">
+      <c r="C28" s="132" t="s">
         <v>64</v>
       </c>
-      <c r="D14" s="149"/>
-[...49 lines deleted...]
-      <c r="B16" s="229" t="s">
+      <c r="D28" s="125"/>
+      <c r="E28" s="125"/>
+      <c r="F28" s="133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="133" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="148" t="s">
-[...388 lines deleted...]
-      <c r="E29" s="172"/>
+      <c r="H28" s="133" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="134" t="s">
+        <v>65</v>
+      </c>
+      <c r="J28" s="159"/>
+      <c r="K28" s="124" t="s">
+        <v>63</v>
+      </c>
+      <c r="L28" s="125"/>
+      <c r="M28" s="126"/>
+      <c r="N28" s="169" t="s">
+        <v>64</v>
+      </c>
+      <c r="O28" s="170"/>
+      <c r="P28" s="170"/>
+      <c r="Q28" s="170"/>
+      <c r="R28" s="170"/>
+      <c r="S28" s="170"/>
+      <c r="T28" s="171"/>
+      <c r="U28" s="133" t="s">
+        <v>8</v>
+      </c>
+      <c r="V28" s="134" t="s">
+        <v>65</v>
+      </c>
+      <c r="W28" s="123"/>
+    </row>
+    <row r="29" ht="16.5">
+      <c r="A29" s="119"/>
+      <c r="B29" s="172" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="173" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="174"/>
+      <c r="E29" s="174"/>
       <c r="F29" s="175"/>
       <c r="G29" s="175"/>
-      <c r="H29" s="128"/>
+      <c r="H29" s="24"/>
       <c r="I29" s="176"/>
-      <c r="J29" s="55"/>
-[...23 lines deleted...]
-      <c r="E30" s="174"/>
+      <c r="J29" s="159"/>
+      <c r="K29" s="177" t="s">
+        <v>100</v>
+      </c>
+      <c r="L29" s="178"/>
+      <c r="M29" s="179"/>
+      <c r="N29" s="180" t="s">
+        <v>101</v>
+      </c>
+      <c r="O29" s="180"/>
+      <c r="P29" s="180"/>
+      <c r="Q29" s="180"/>
+      <c r="R29" s="180"/>
+      <c r="S29" s="180"/>
+      <c r="T29" s="180"/>
+      <c r="U29" s="34"/>
+      <c r="V29" s="142"/>
+      <c r="W29" s="123"/>
+    </row>
+    <row r="30" ht="16.5">
+      <c r="A30" s="119"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="181"/>
+      <c r="D30" s="182"/>
+      <c r="E30" s="182"/>
       <c r="F30" s="175"/>
       <c r="G30" s="175"/>
-      <c r="H30" s="128"/>
+      <c r="H30" s="24"/>
       <c r="I30" s="176"/>
-      <c r="J30" s="55"/>
-[...27 lines deleted...]
-      <c r="E31" s="172"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="183" t="s">
+        <v>102</v>
+      </c>
+      <c r="L30" s="184"/>
+      <c r="M30" s="185"/>
+      <c r="N30" s="180" t="s">
+        <v>103</v>
+      </c>
+      <c r="O30" s="180"/>
+      <c r="P30" s="180"/>
+      <c r="Q30" s="180"/>
+      <c r="R30" s="180"/>
+      <c r="S30" s="180"/>
+      <c r="T30" s="180"/>
+      <c r="U30" s="146"/>
+      <c r="V30" s="142"/>
+      <c r="W30" s="123"/>
+    </row>
+    <row r="31" ht="16.5">
+      <c r="A31" s="119"/>
+      <c r="B31" s="145" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="173" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="174"/>
+      <c r="E31" s="174"/>
       <c r="F31" s="175"/>
       <c r="G31" s="175"/>
-      <c r="H31" s="128"/>
+      <c r="H31" s="24"/>
       <c r="I31" s="176"/>
-      <c r="J31" s="55"/>
-[...21 lines deleted...]
-      <c r="E32" s="174"/>
+      <c r="J31" s="159"/>
+      <c r="K31" s="186"/>
+      <c r="L31" s="187"/>
+      <c r="M31" s="188"/>
+      <c r="N31" s="180" t="s">
+        <v>106</v>
+      </c>
+      <c r="O31" s="180"/>
+      <c r="P31" s="180"/>
+      <c r="Q31" s="180"/>
+      <c r="R31" s="180"/>
+      <c r="S31" s="180"/>
+      <c r="T31" s="180"/>
+      <c r="U31" s="39"/>
+      <c r="V31" s="142"/>
+      <c r="W31" s="123"/>
+    </row>
+    <row r="32" ht="16.5">
+      <c r="A32" s="119"/>
+      <c r="B32" s="145"/>
+      <c r="C32" s="181"/>
+      <c r="D32" s="182"/>
+      <c r="E32" s="182"/>
       <c r="F32" s="175"/>
       <c r="G32" s="175"/>
-      <c r="H32" s="128"/>
+      <c r="H32" s="24"/>
       <c r="I32" s="176"/>
-      <c r="J32" s="55"/>
-[...23 lines deleted...]
-      <c r="E33" s="172"/>
+      <c r="J32" s="159"/>
+      <c r="K32" s="189"/>
+      <c r="L32" s="190"/>
+      <c r="M32" s="191"/>
+      <c r="N32" s="180" t="s">
+        <v>107</v>
+      </c>
+      <c r="O32" s="180"/>
+      <c r="P32" s="180"/>
+      <c r="Q32" s="180"/>
+      <c r="R32" s="180"/>
+      <c r="S32" s="180"/>
+      <c r="T32" s="180"/>
+      <c r="U32" s="39"/>
+      <c r="V32" s="142"/>
+      <c r="W32" s="123"/>
+    </row>
+    <row r="33" ht="35.399999999999999" customHeight="1">
+      <c r="A33" s="119"/>
+      <c r="B33" s="145"/>
+      <c r="C33" s="173" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" s="174"/>
+      <c r="E33" s="174"/>
       <c r="F33" s="175"/>
       <c r="G33" s="175"/>
-      <c r="H33" s="128"/>
+      <c r="H33" s="24"/>
       <c r="I33" s="176"/>
-      <c r="J33" s="55"/>
-[...23 lines deleted...]
-      <c r="E34" s="174"/>
+      <c r="J33" s="159"/>
+      <c r="K33" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="L33" s="178"/>
+      <c r="M33" s="179"/>
+      <c r="N33" s="180" t="s">
+        <v>110</v>
+      </c>
+      <c r="O33" s="180"/>
+      <c r="P33" s="180"/>
+      <c r="Q33" s="180"/>
+      <c r="R33" s="180"/>
+      <c r="S33" s="180"/>
+      <c r="T33" s="180"/>
+      <c r="U33" s="146"/>
+      <c r="V33" s="142"/>
+      <c r="W33" s="123"/>
+    </row>
+    <row r="34" ht="16.5">
+      <c r="A34" s="119"/>
+      <c r="B34" s="145"/>
+      <c r="C34" s="181"/>
+      <c r="D34" s="182"/>
+      <c r="E34" s="182"/>
       <c r="F34" s="175"/>
       <c r="G34" s="175"/>
-      <c r="H34" s="128"/>
+      <c r="H34" s="24"/>
       <c r="I34" s="176"/>
-      <c r="J34" s="55"/>
-[...25 lines deleted...]
-      <c r="E35" s="172"/>
+      <c r="J34" s="159"/>
+      <c r="K34" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="L34" s="178"/>
+      <c r="M34" s="179"/>
+      <c r="N34" s="180" t="s">
+        <v>112</v>
+      </c>
+      <c r="O34" s="180"/>
+      <c r="P34" s="180"/>
+      <c r="Q34" s="180"/>
+      <c r="R34" s="180"/>
+      <c r="S34" s="180"/>
+      <c r="T34" s="180"/>
+      <c r="U34" s="34"/>
+      <c r="V34" s="142"/>
+      <c r="W34" s="123"/>
+    </row>
+    <row r="35" ht="33.649999999999999" customHeight="1">
+      <c r="A35" s="119"/>
+      <c r="B35" s="145"/>
+      <c r="C35" s="173" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="174"/>
+      <c r="E35" s="174"/>
       <c r="F35" s="175"/>
       <c r="G35" s="175"/>
-      <c r="H35" s="128"/>
+      <c r="H35" s="24"/>
       <c r="I35" s="176"/>
-      <c r="J35" s="55"/>
-[...23 lines deleted...]
-      <c r="E36" s="174"/>
+      <c r="J35" s="159"/>
+      <c r="K35" s="149" t="s">
+        <v>114</v>
+      </c>
+      <c r="L35" s="192"/>
+      <c r="M35" s="193"/>
+      <c r="N35" s="180" t="s">
+        <v>115</v>
+      </c>
+      <c r="O35" s="180"/>
+      <c r="P35" s="180"/>
+      <c r="Q35" s="180"/>
+      <c r="R35" s="180"/>
+      <c r="S35" s="180"/>
+      <c r="T35" s="180"/>
+      <c r="U35" s="34"/>
+      <c r="V35" s="142"/>
+      <c r="W35" s="123"/>
+    </row>
+    <row r="36" ht="16.5">
+      <c r="A36" s="119"/>
+      <c r="B36" s="145"/>
+      <c r="C36" s="181"/>
+      <c r="D36" s="182"/>
+      <c r="E36" s="182"/>
       <c r="F36" s="175"/>
       <c r="G36" s="175"/>
-      <c r="H36" s="128"/>
+      <c r="H36" s="24"/>
       <c r="I36" s="176"/>
-      <c r="J36" s="55"/>
-[...23 lines deleted...]
-      <c r="E37" s="172"/>
+      <c r="J36" s="159"/>
+      <c r="K36" s="161" t="s">
+        <v>116</v>
+      </c>
+      <c r="L36" s="162"/>
+      <c r="M36" s="163"/>
+      <c r="N36" s="194"/>
+      <c r="O36" s="195"/>
+      <c r="P36" s="195"/>
+      <c r="Q36" s="195"/>
+      <c r="R36" s="195"/>
+      <c r="S36" s="195"/>
+      <c r="T36" s="195"/>
+      <c r="U36" s="195"/>
+      <c r="V36" s="196"/>
+      <c r="W36" s="123"/>
+    </row>
+    <row r="37" ht="16.5">
+      <c r="A37" s="119"/>
+      <c r="B37" s="145"/>
+      <c r="C37" s="173" t="s">
+        <v>117</v>
+      </c>
+      <c r="D37" s="174"/>
+      <c r="E37" s="174"/>
       <c r="F37" s="175"/>
       <c r="G37" s="175"/>
-      <c r="H37" s="128"/>
+      <c r="H37" s="24"/>
       <c r="I37" s="176"/>
-      <c r="J37" s="55"/>
-[...21 lines deleted...]
-      <c r="E38" s="174"/>
+      <c r="J37" s="159"/>
+      <c r="K37" s="197" t="s">
+        <v>118</v>
+      </c>
+      <c r="L37" s="198"/>
+      <c r="M37" s="199"/>
+      <c r="N37" s="200"/>
+      <c r="O37" s="201"/>
+      <c r="P37" s="201"/>
+      <c r="Q37" s="201"/>
+      <c r="R37" s="201"/>
+      <c r="S37" s="201"/>
+      <c r="T37" s="201"/>
+      <c r="U37" s="201"/>
+      <c r="V37" s="202"/>
+      <c r="W37" s="123"/>
+    </row>
+    <row r="38" ht="16.5">
+      <c r="A38" s="119"/>
+      <c r="B38" s="145"/>
+      <c r="C38" s="181"/>
+      <c r="D38" s="182"/>
+      <c r="E38" s="182"/>
       <c r="F38" s="175"/>
       <c r="G38" s="175"/>
-      <c r="H38" s="128"/>
+      <c r="H38" s="24"/>
       <c r="I38" s="176"/>
-      <c r="J38" s="55"/>
-[...21 lines deleted...]
-      <c r="E39" s="172"/>
+      <c r="J38" s="159"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="27"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+      <c r="Q38" s="27"/>
+      <c r="R38" s="27"/>
+      <c r="S38" s="27"/>
+      <c r="T38" s="27"/>
+      <c r="U38" s="27"/>
+      <c r="V38" s="27"/>
+      <c r="W38" s="123"/>
+    </row>
+    <row r="39" ht="18.75">
+      <c r="A39" s="119"/>
+      <c r="B39" s="145"/>
+      <c r="C39" s="173" t="s">
+        <v>119</v>
+      </c>
+      <c r="D39" s="174"/>
+      <c r="E39" s="174"/>
       <c r="F39" s="175"/>
       <c r="G39" s="175"/>
-      <c r="H39" s="128"/>
+      <c r="H39" s="24"/>
       <c r="I39" s="176"/>
-      <c r="J39" s="55"/>
-[...21 lines deleted...]
-      <c r="E40" s="174"/>
+      <c r="J39" s="159"/>
+      <c r="K39" s="203" t="s">
+        <v>120</v>
+      </c>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="13"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="14"/>
+      <c r="W39" s="123"/>
+    </row>
+    <row r="40" ht="16.5">
+      <c r="A40" s="119"/>
+      <c r="B40" s="145"/>
+      <c r="C40" s="181"/>
+      <c r="D40" s="182"/>
+      <c r="E40" s="182"/>
       <c r="F40" s="175"/>
       <c r="G40" s="175"/>
-      <c r="H40" s="128"/>
+      <c r="H40" s="24"/>
       <c r="I40" s="176"/>
-      <c r="J40" s="55"/>
-[...23 lines deleted...]
-      <c r="E41" s="172"/>
+      <c r="J40" s="159"/>
+      <c r="K40" s="131" t="s">
+        <v>121</v>
+      </c>
+      <c r="L40" s="133"/>
+      <c r="M40" s="133"/>
+      <c r="N40" s="194"/>
+      <c r="O40" s="195"/>
+      <c r="P40" s="195"/>
+      <c r="Q40" s="195"/>
+      <c r="R40" s="195"/>
+      <c r="S40" s="195"/>
+      <c r="T40" s="195"/>
+      <c r="U40" s="195"/>
+      <c r="V40" s="196"/>
+      <c r="W40" s="123"/>
+    </row>
+    <row r="41" ht="16.5">
+      <c r="A41" s="119"/>
+      <c r="B41" s="145"/>
+      <c r="C41" s="173" t="s">
+        <v>122</v>
+      </c>
+      <c r="D41" s="174"/>
+      <c r="E41" s="174"/>
       <c r="F41" s="175"/>
       <c r="G41" s="175"/>
-      <c r="H41" s="128"/>
+      <c r="H41" s="24"/>
       <c r="I41" s="176"/>
-      <c r="J41" s="55"/>
-[...27 lines deleted...]
-      <c r="E42" s="174"/>
+      <c r="J41" s="159"/>
+      <c r="K41" s="131" t="s">
+        <v>63</v>
+      </c>
+      <c r="L41" s="133"/>
+      <c r="M41" s="133"/>
+      <c r="N41" s="169" t="s">
+        <v>64</v>
+      </c>
+      <c r="O41" s="170"/>
+      <c r="P41" s="170"/>
+      <c r="Q41" s="170"/>
+      <c r="R41" s="170"/>
+      <c r="S41" s="170"/>
+      <c r="T41" s="171"/>
+      <c r="U41" s="133" t="s">
+        <v>8</v>
+      </c>
+      <c r="V41" s="134" t="s">
+        <v>65</v>
+      </c>
+      <c r="W41" s="123"/>
+    </row>
+    <row r="42" ht="16.5">
+      <c r="A42" s="119"/>
+      <c r="B42" s="145"/>
+      <c r="C42" s="181"/>
+      <c r="D42" s="182"/>
+      <c r="E42" s="182"/>
       <c r="F42" s="175"/>
       <c r="G42" s="175"/>
-      <c r="H42" s="128"/>
+      <c r="H42" s="24"/>
       <c r="I42" s="176"/>
-      <c r="J42" s="55"/>
-[...93 lines deleted...]
-      <c r="K45" s="147" t="s">
+      <c r="J42" s="159"/>
+      <c r="K42" s="204" t="s">
+        <v>123</v>
+      </c>
+      <c r="L42" s="50"/>
+      <c r="M42" s="205"/>
+      <c r="N42" s="136" t="s">
+        <v>124</v>
+      </c>
+      <c r="O42" s="137"/>
+      <c r="P42" s="137"/>
+      <c r="Q42" s="137"/>
+      <c r="R42" s="137"/>
+      <c r="S42" s="137"/>
+      <c r="T42" s="144"/>
+      <c r="U42" s="34"/>
+      <c r="V42" s="142"/>
+      <c r="W42" s="123"/>
+    </row>
+    <row r="43" ht="35.5" customHeight="1">
+      <c r="A43" s="119"/>
+      <c r="B43" s="145" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="136" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="137"/>
+      <c r="E43" s="137"/>
+      <c r="F43" s="138"/>
+      <c r="G43" s="138"/>
+      <c r="H43" s="206"/>
+      <c r="I43" s="207"/>
+      <c r="J43" s="159"/>
+      <c r="K43" s="208" t="s">
+        <v>127</v>
+      </c>
+      <c r="L43" s="209"/>
+      <c r="M43" s="210"/>
+      <c r="N43" s="136" t="s">
+        <v>128</v>
+      </c>
+      <c r="O43" s="137"/>
+      <c r="P43" s="137"/>
+      <c r="Q43" s="137"/>
+      <c r="R43" s="137"/>
+      <c r="S43" s="137"/>
+      <c r="T43" s="144"/>
+      <c r="U43" s="34"/>
+      <c r="V43" s="142"/>
+      <c r="W43" s="123"/>
+    </row>
+    <row r="44" ht="43" customHeight="1">
+      <c r="A44" s="119"/>
+      <c r="B44" s="211" t="s">
         <v>116</v>
       </c>
-      <c r="L45" s="118"/>
-[...93 lines deleted...]
-      <c r="W48" s="237"/>
+      <c r="C44" s="57"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="212"/>
+      <c r="J44" s="159"/>
+      <c r="K44" s="213"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="214"/>
+      <c r="N44" s="136" t="s">
+        <v>129</v>
+      </c>
+      <c r="O44" s="137"/>
+      <c r="P44" s="137"/>
+      <c r="Q44" s="137"/>
+      <c r="R44" s="137"/>
+      <c r="S44" s="137"/>
+      <c r="T44" s="144"/>
+      <c r="U44" s="34"/>
+      <c r="V44" s="142"/>
+      <c r="W44" s="123"/>
+    </row>
+    <row r="45" ht="28" customHeight="1">
+      <c r="A45" s="119"/>
+      <c r="B45" s="215" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="216"/>
+      <c r="D45" s="216"/>
+      <c r="E45" s="216"/>
+      <c r="F45" s="216"/>
+      <c r="G45" s="216"/>
+      <c r="H45" s="216"/>
+      <c r="I45" s="217"/>
+      <c r="J45" s="159"/>
+      <c r="K45" s="218" t="s">
+        <v>130</v>
+      </c>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="136" t="s">
+        <v>131</v>
+      </c>
+      <c r="O45" s="137"/>
+      <c r="P45" s="137"/>
+      <c r="Q45" s="137"/>
+      <c r="R45" s="137"/>
+      <c r="S45" s="137"/>
+      <c r="T45" s="144"/>
+      <c r="U45" s="34"/>
+      <c r="V45" s="142"/>
+      <c r="W45" s="123"/>
+    </row>
+    <row r="46" ht="24" customHeight="1">
+      <c r="A46" s="119"/>
+      <c r="B46" s="219" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="219"/>
+      <c r="D46" s="219"/>
+      <c r="E46" s="219"/>
+      <c r="F46" s="219"/>
+      <c r="G46" s="219"/>
+      <c r="H46" s="219"/>
+      <c r="I46" s="219"/>
+      <c r="J46" s="159"/>
+      <c r="K46" s="220" t="s">
+        <v>116</v>
+      </c>
+      <c r="L46" s="221"/>
+      <c r="M46" s="221"/>
+      <c r="N46" s="39"/>
+      <c r="O46" s="39"/>
+      <c r="P46" s="39"/>
+      <c r="Q46" s="39"/>
+      <c r="R46" s="39"/>
+      <c r="S46" s="39"/>
+      <c r="T46" s="39"/>
+      <c r="U46" s="39"/>
+      <c r="V46" s="40"/>
+      <c r="W46" s="123"/>
+    </row>
+    <row r="47" ht="24.5" customHeight="1">
+      <c r="A47" s="119"/>
+      <c r="B47" s="219"/>
+      <c r="C47" s="219"/>
+      <c r="D47" s="219"/>
+      <c r="E47" s="219"/>
+      <c r="F47" s="219"/>
+      <c r="G47" s="219"/>
+      <c r="H47" s="219"/>
+      <c r="I47" s="219"/>
+      <c r="J47" s="222"/>
+      <c r="K47" s="223" t="s">
+        <v>118</v>
+      </c>
+      <c r="L47" s="224"/>
+      <c r="M47" s="224"/>
+      <c r="N47" s="225"/>
+      <c r="O47" s="225"/>
+      <c r="P47" s="225"/>
+      <c r="Q47" s="225"/>
+      <c r="R47" s="225"/>
+      <c r="S47" s="225"/>
+      <c r="T47" s="225"/>
+      <c r="U47" s="225"/>
+      <c r="V47" s="226"/>
+      <c r="W47" s="123"/>
+    </row>
+    <row r="48" ht="26" customHeight="1">
+      <c r="A48" s="227"/>
+      <c r="B48" s="52"/>
+      <c r="C48" s="52"/>
+      <c r="D48" s="52"/>
+      <c r="E48" s="52"/>
+      <c r="F48" s="52"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="52"/>
+      <c r="K48" s="52"/>
+      <c r="L48" s="52"/>
+      <c r="M48" s="52"/>
+      <c r="N48" s="52"/>
+      <c r="O48" s="52"/>
+      <c r="P48" s="52"/>
+      <c r="Q48" s="52"/>
+      <c r="R48" s="52"/>
+      <c r="S48" s="52"/>
+      <c r="T48" s="52"/>
+      <c r="U48" s="52"/>
+      <c r="V48" s="52"/>
+      <c r="W48" s="228"/>
     </row>
   </sheetData>
   <mergeCells count="132">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A4:A48"/>
     <mergeCell ref="B4:V4"/>
     <mergeCell ref="W4:W48"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:P5"/>
     <mergeCell ref="Q5:S5"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
-    <mergeCell ref="C10:D10"/>
-[...3 lines deleted...]
-    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C21:D21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:G24"/>
-    <mergeCell ref="B18:B19"/>
-[...3 lines deleted...]
-    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="Q24:S24"/>
+    <mergeCell ref="T24:V24"/>
     <mergeCell ref="B26:I26"/>
     <mergeCell ref="K26:V26"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="H27:I27"/>
     <mergeCell ref="K27:M27"/>
     <mergeCell ref="N27:V27"/>
-    <mergeCell ref="H24:J24"/>
-[...8 lines deleted...]
-    <mergeCell ref="N32:T32"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="K28:M28"/>
     <mergeCell ref="N28:T28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="N29:T29"/>
     <mergeCell ref="K30:M32"/>
     <mergeCell ref="N30:T30"/>
     <mergeCell ref="B31:B42"/>
     <mergeCell ref="C31:E32"/>
     <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="N31:T31"/>
+    <mergeCell ref="N32:T32"/>
+    <mergeCell ref="C33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
     <mergeCell ref="K33:M33"/>
     <mergeCell ref="N33:T33"/>
     <mergeCell ref="K34:M34"/>
     <mergeCell ref="N34:T34"/>
     <mergeCell ref="C35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="K35:M35"/>
     <mergeCell ref="N35:T35"/>
     <mergeCell ref="K36:M36"/>
     <mergeCell ref="N36:V36"/>
-    <mergeCell ref="C33:E34"/>
-[...3 lines deleted...]
-    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="C37:E38"/>
+    <mergeCell ref="F37:F38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="I37:I38"/>
     <mergeCell ref="K37:M37"/>
     <mergeCell ref="N37:V37"/>
     <mergeCell ref="C39:E40"/>
     <mergeCell ref="F39:F40"/>
     <mergeCell ref="G39:G40"/>
     <mergeCell ref="H39:H40"/>
     <mergeCell ref="I39:I40"/>
     <mergeCell ref="K39:V39"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="N40:V40"/>
-    <mergeCell ref="C37:E38"/>
-[...3 lines deleted...]
-    <mergeCell ref="I37:I38"/>
+    <mergeCell ref="C41:E42"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="H41:H42"/>
+    <mergeCell ref="I41:I42"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="N41:T41"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="N42:T42"/>
     <mergeCell ref="C43:E43"/>
     <mergeCell ref="K43:M44"/>
     <mergeCell ref="N43:T43"/>
     <mergeCell ref="C44:I44"/>
     <mergeCell ref="N44:T44"/>
-    <mergeCell ref="C41:E42"/>
-[...4 lines deleted...]
-    <mergeCell ref="B48:V48"/>
     <mergeCell ref="C45:I45"/>
     <mergeCell ref="K45:M45"/>
     <mergeCell ref="N45:T45"/>
     <mergeCell ref="B46:I47"/>
     <mergeCell ref="K46:M46"/>
     <mergeCell ref="N46:V46"/>
     <mergeCell ref="K47:M47"/>
     <mergeCell ref="N47:V47"/>
+    <mergeCell ref="B48:V48"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="41" orientation="portrait" r:id="rId1"/>
+  <printOptions headings="0" gridLines="0"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
+  <pageSetup paperSize="9" scale="42" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" usePrinterDefaults="1" blackAndWhite="0" draft="0" cellComments="none" useFirstPageNumber="0" errors="displayed" horizontalDpi="600" verticalDpi="600" copies="1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8THIS DOCUMENT CONTAINS CONFIDENTIAL KIMBERLY-CLARK INFORMATION. Printed copies are only valid
 on the date printed unless controlled per a manual document control procedure and stamped as such.
  Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>onlyoffice/9.1.0.1</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...12 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
-[...13 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <LinksUpToDate>0</LinksUpToDate>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schultz, Tracy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_IQPDocumentId">
     <vt:lpwstr>2c3c5349-aeb8-40d3-9688-2a57d346035b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ETQ$NUMBER">
     <vt:lpwstr>FORM-05334</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ETQ$REVISION">
     <vt:lpwstr>9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ETQ$EFFECTIVE_DATE">
     <vt:lpwstr>Aug 27, 2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DOCWORK_TITLE">
     <vt:lpwstr>Permiso de Trabajos en Alturas</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SIProp12DataClass+0e79dc17-d442-4caf-8049-d1b311d1bcb2">
     <vt:lpwstr>v=1.2&gt;I=0e79dc17-d442-4caf-8049-d1b311d1bcb2&amp;N=None&amp;V=1.3&amp;U=System&amp;D=System&amp;A=Associated&amp;H=False</vt:lpwstr>
   </property>