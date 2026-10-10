--- v0 (2025-11-08)
+++ v1 (2026-10-10)
@@ -1,2622 +1,33796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2A7231D2" w14:textId="77777777" w:rsidR="00A463C1" w:rsidRDefault="00A463C1" w:rsidP="00A463C1">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>FECHA DE SOLICITUD: ________________ HORA: ______________</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2229506F" w14:textId="77777777" w:rsidR="00B872EF" w:rsidRPr="00B872EF" w:rsidRDefault="00CB47DC" w:rsidP="00B872EF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FECHA DE SOLICITUD: ________________ HORA: ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>En representación de la compañía ________________________</w:t>
+        <w:t xml:space="preserve">En representación de la compañía ________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00726444" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>____</w:t>
+        <w:t xml:space="preserve">____</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>é</w:t>
+        <w:t xml:space="preserve">é</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">dula jurídica________________ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>yo ______________</w:t>
+        <w:t xml:space="preserve">yo ______________</w:t>
       </w:r>
-      <w:r w:rsidR="004E52ED" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_</w:t>
+        <w:t xml:space="preserve">_</w:t>
       </w:r>
-      <w:r w:rsidR="00726444" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>_______________</w:t>
+        <w:t xml:space="preserve">_______________</w:t>
       </w:r>
-      <w:r w:rsidR="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004E52ED" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A6C4D" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">portador del documento de </w:t>
       </w:r>
-      <w:r w:rsidR="00A463C1" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>identidad</w:t>
+        <w:t xml:space="preserve">identidad</w:t>
       </w:r>
-      <w:r w:rsidR="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>________________, solicito</w:t>
+        <w:t xml:space="preserve">________________, solicito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E52ED" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">reservar </w:t>
       </w:r>
-      <w:r w:rsidR="00726444" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">los siguientes </w:t>
       </w:r>
-      <w:r w:rsidR="004E52ED" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>espacio</w:t>
+        <w:t xml:space="preserve">espacio</w:t>
       </w:r>
-      <w:r w:rsidR="00726444" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00726444" w:rsidRPr="00B872EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">capacitación. </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="849"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblW w:w="14885" w:type="dxa"/>
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblBorders/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="2150"/>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="4317"/>
         <w:gridCol w:w="1557"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="4AA942AC" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="25FF6AD2" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444">
+          <w:p>
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B872EF">
+            <w:r>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
-              <w:t>NOMBRE COMPLETO</w:t>
+              <w:t xml:space="preserve">NOMBRE COMPLETO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="52B1D27B" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444">
+          <w:p>
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B872EF">
+            <w:r>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
-              <w:t>IDENTIFICACION</w:t>
+              <w:t xml:space="preserve">IDENTIFICACION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE48A82" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444">
+          <w:p>
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B872EF">
+            <w:r>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
-              <w:t>PERFIL DE PUESTO</w:t>
+              <w:t xml:space="preserve">PERFIL DE PUESTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA25E30" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444">
+          <w:p>
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B872EF">
+            <w:r>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
-              <w:t>TIPO DE CURSO</w:t>
+              <w:t xml:space="preserve">TIPO DE CURSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0443C8" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="008D40DA" w:rsidP="00726444">
+          <w:p>
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D40DA">
+            <w:r>
               <w:rPr>
-                <w:color w:val="4472C4" w:themeColor="accent5"/>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>FECHA DE CAPACITACION</w:t>
+              <w:t xml:space="preserve">FECHA DE CAPACITACION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="4472c4" w:themeColor="accent5"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="7EACBC73" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6F936E" w14:textId="77777777" w:rsidR="00B872EF" w:rsidRPr="00B872EF" w:rsidRDefault="00B872EF" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0577BFBA" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5E02F119" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="31E84491" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="369B4B83" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="67249866" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="43C67C24" w14:textId="77777777" w:rsidR="00B872EF" w:rsidRPr="00B872EF" w:rsidRDefault="00B872EF" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="30954E5D" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEC2517" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0057E55C" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4706B398" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="4C270AB6" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="01F7628A" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8C07AD" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="390F2C86" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="162BF5C0" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7F9294" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="49C12E20" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="10D2C4E2" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="00D7C0A3" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7005D8F8" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2B61A54C" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0F15B8" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="6715FB1B" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="13136C40" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2C98EE" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="28F3DFD1" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDE2A6C" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0E2E61" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="58537D6A" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="514F19AB" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="62988D4F" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="117207E3" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA5506D" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="070B51F3" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="571F7D40" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="15FF36CF" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE65ADE" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7238F546" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0E267DBC" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="75B26026" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="318AE59E" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6E14EC5E" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="33BCD679" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7CB167" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="40AEA744" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0753B672" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="561011E2" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3897ACB3" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC921C0" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="18208A9C" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="33723D91" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="40B0B4AC" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="7FB1C04E" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="418AFE6B" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4F1741" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="513BDDEC" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="00BD8140" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="011437EA" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D40DA" w:rsidRPr="00B872EF" w14:paraId="1ED30099" w14:textId="77777777" w:rsidTr="00726444">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4962" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="612B73CB" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1608" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5B062336" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2361" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1581C11C" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4678" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDA17A1" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="1276" w:type="dxa"/>
+            <w:textDirection w:val="lrTb"/>
+            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="22C947C4" w14:textId="77777777" w:rsidR="00726444" w:rsidRPr="00B872EF" w:rsidRDefault="00726444" w:rsidP="00726444"/>
+          <w:p>
+            <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r/>
+            <w:r/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FCAB19F" w14:textId="77777777" w:rsidR="00B872EF" w:rsidRPr="00A463C1" w:rsidRDefault="00B872EF" w:rsidP="00BB0BE1">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E0CD18A" w14:textId="77777777" w:rsidR="00A463C1" w:rsidRDefault="00A463C1" w:rsidP="00BB0BE1">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A463C1">
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Requisitos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3455B5" w14:textId="77777777" w:rsidR="00B872EF" w:rsidRPr="00A463C1" w:rsidRDefault="00D70B75" w:rsidP="00B872EF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Entidad Bancaria</w:t>
+        <w:t xml:space="preserve">Entidad Bancaria</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> donde se </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>deposito</w:t>
+        <w:t xml:space="preserve">deposito</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>: ________________</w:t>
+        <w:t xml:space="preserve">: ________________</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>____</w:t>
+        <w:t xml:space="preserve">____</w:t>
       </w:r>
-      <w:r w:rsidR="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>____</w:t>
+        <w:t xml:space="preserve">____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">_Comprobante de Pago </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>N°</w:t>
+        <w:t xml:space="preserve">N°</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>: ____</w:t>
+        <w:t xml:space="preserve">: ____</w:t>
       </w:r>
-      <w:r w:rsidR="00B872EF" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">______________ </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A463C1">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Número de Póliza de Riesgos: _____________________</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de Póliza de Riesgos: _____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B3D637" w14:textId="77777777" w:rsidR="00A463C1" w:rsidRPr="00352A6C" w:rsidRDefault="00A463C1" w:rsidP="00D70B75">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="850"/>
+        <w:pBdr/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        <w:spacing w:after="150" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0"/>
+        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="50545c"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="50545c"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B2DD4D8" w14:textId="4BE5DD50" w:rsidR="00D70B75" w:rsidRPr="00352A6C" w:rsidRDefault="00D70B75" w:rsidP="00352A6C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Para completar la inscripción, debe env</w:t>
+        <w:t xml:space="preserve">Para completar la inscripción, debe env</w:t>
       </w:r>
-      <w:r w:rsidR="00622D6A" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>iar</w:t>
+        <w:t xml:space="preserve">iar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> la documentación </w:t>
       </w:r>
-      <w:r w:rsidR="00A463C1" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">solicitada </w:t>
       </w:r>
-      <w:r w:rsidR="00426FB5" w:rsidRPr="00426FB5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>cada participante a</w:t>
+        <w:t xml:space="preserve">cada participante a</w:t>
       </w:r>
-      <w:r w:rsidR="00371EA2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="004A25E1">
+      <w:hyperlink r:id="rId16" w:tooltip="mailto:johan.flores@ehscostarica.com" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="852"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
-          <w:t>johan.flores@ehscostarica.com</w:t>
+          <w:t xml:space="preserve">ingrid.picado@ehscostarica.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00352A6C" w:rsidRPr="00352A6C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
-      <w:r w:rsidR="00622D6A" w:rsidRPr="00352A6C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00622D6A" w:rsidRPr="00A463C1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="50545C"/>
+          <w:color w:val="50545c"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>antes de 24 horas de su inducción.</w:t>
+        <w:t xml:space="preserve">antes de 24 horas de su inducción.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="50545c"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D70B75" w:rsidRPr="00352A6C" w:rsidSect="00726444">
-[...2 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId11"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:footnotePr/>
+      <w:endnotePr/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:h="12240" w:orient="landscape" w:w="15840"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E5FC541" w14:textId="77777777" w:rsidR="001C0CBC" w:rsidRDefault="001C0CBC" w:rsidP="00CB47DC">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08621928" w14:textId="77777777" w:rsidR="001C0CBC" w:rsidRDefault="001C0CBC" w:rsidP="00CB47DC">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:panose1 w:val="05010000000000000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B76F13D" w14:textId="77777777" w:rsidR="005E611B" w:rsidRDefault="005E611B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="847"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="52"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>8149200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>146880</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="793115" cy="546100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Imagen 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1" name=""/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="793115" cy="546100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i4" o:spid="_x0000_s4" type="#_x0000_t75" style="position:absolute;z-index:251663360;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:641.67pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:11.57pt;mso-position-vertical:absolute;width:62.45pt;height:43.00pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
+              <w10:wrap type="square"/>
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-622935</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>140335</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="793115" cy="546100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="6" name="Imagen 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1" name=""/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="793115" cy="546100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i5" o:spid="_x0000_s5" type="#_x0000_t75" style="position:absolute;z-index:251665408;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-49.05pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:11.05pt;mso-position-vertical:absolute;width:62.45pt;height:43.00pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
+              <w10:wrap type="square"/>
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="52"/>
+      </w:rPr>
+      <w:t xml:space="preserve">TELEFONO: 22602166</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="52"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="847"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="52"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+      </w:rPr>
+      <w:t xml:space="preserve">WWW.EHSCOSTARICA.COM</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="52"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3855AAFC" w14:textId="77777777" w:rsidR="006C4C32" w:rsidRPr="00B872EF" w:rsidRDefault="00B872EF" w:rsidP="006C4C32">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="847"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidRPr="00B872EF">
-[...148 lines deleted...]
-    </w:r>
+    <w:r/>
+    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="568B0B41" w14:textId="77777777" w:rsidR="005E611B" w:rsidRDefault="005E611B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="847"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
     </w:pPr>
+    <w:r/>
+    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F2C58C" w14:textId="77777777" w:rsidR="001C0CBC" w:rsidRDefault="001C0CBC" w:rsidP="00CB47DC">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E58B54B" w14:textId="77777777" w:rsidR="001C0CBC" w:rsidRDefault="001C0CBC" w:rsidP="00CB47DC">
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B1D5A3D" w14:textId="77777777" w:rsidR="005E611B" w:rsidRDefault="005E611B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-[...8 lines deleted...]
-    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:noProof/>
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:sz w:val="56"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:u w:val="single"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>6962775</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-156210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1952625" cy="630557"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Imagen 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="552769803" name="Imagen 552769803"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1952625" cy="630557"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:251666432;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:548.25pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-12.30pt;mso-position-vertical:absolute;width:153.75pt;height:49.65pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="006C4C32" w:rsidRPr="006C4C32">
-[...2 lines deleted...]
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:u w:val="single"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-773675</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-301137</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1123315" cy="773430"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="2" name="Imagen 2482"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1" name=""/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId2"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1123315" cy="773430"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:251658240;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-60.92pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-23.71pt;mso-position-vertical:absolute;width:88.45pt;height:60.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
+              <w10:wrap type="square"/>
+              <v:imagedata r:id="rId2" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="006C4C32" w:rsidRPr="006C4C32">
-[...2 lines deleted...]
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:sz w:val="56"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47005B66" wp14:editId="73BF3C15">
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1943100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1924050</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="190500" cy="133350"/>
               <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="19" name="Rectángulo: esquinas redondeadas 19"/>
+              <wp:docPr id="3" name="Rectángulo: esquinas redondeadas 19"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
+                    <wps:cNvPr id="0" name=""/>
                     <wps:cNvSpPr/>
-                    <wps:spPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="190500" cy="133350"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
-                        <a:avLst/>
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 16667"/>
+                        </a:avLst>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:roundrect w14:anchorId="7665B4AB" id="Rectángulo: esquinas redondeadas 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:153pt;margin-top:151.5pt;width:15pt;height:10.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkb2TDqwIAAMoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTdluNOkXQosOA&#10;og3aDj0rshQLkEVNUuJkb7Nn2YuNkn/SdcUOxS6yaJIfyU8kzy92rSZb4bwCU9HiKKdEGA61MuuK&#10;fnu8/vCZEh+YqZkGIyq6F55ezN+/O+9sKWbQgK6FIwhifNnZijYh2DLLPG9Ey/wRWGFQKcG1LKDo&#10;1lntWIforc5mef4x68DV1gEX3uPfq15J5wlfSsHDnZReBKIrirmFdLp0ruKZzc9ZuXbMNooPabA3&#10;ZNEyZTDoBHXFAiMbp/6CahV34EGGIw5tBlIqLlINWE2Rv6jmoWFWpFqQHG8nmvz/g+W326Ujqsa3&#10;O6PEsBbf6B5Z+/XTrDcaSiL8940yzBMnajC1YDXe0RaJ66wv0f/BLt0gebxGFnbStfGL9ZFdIns/&#10;kS12gXD8WZzlpzk+CUdVcXx8fJoeIzs4W+fDFwEtiZeKOtiYOqaWeGbbGx8wKtqPdjGgB63qa6V1&#10;EmITiUvtyJbh86/WRcwaPf6w0uZNjggTPbNIQl92uoW9FhFPm3shkVcsdJYSTh19SIZxLkwoelXD&#10;atHniIwgJ0OWY/op5wQYkSVWN2EPAKNlDzJi9zCDfXQVaSAm5/xfifXOk0eKDCZMzq0y4F4D0FjV&#10;ELm3H0nqqYksraDeY9c56MfRW36t8I1vmA9L5nD+sC1wp4Q7PKSGrqIw3ChpwP147X+0x7FALSUd&#10;znNFsXGZE5TorwYH5qw4OYkLIAknp59mKLjnmtVzjdm0l4A9U+D2sjxdo33Q41U6aJ9w9SxiVFQx&#10;wzF2RXlwo3AZ+j2Dy4uLxSKZ4dBbFm7Mg+URPLIa2/dx98ScHRo94ITcwjj7rHzR6r1t9DSw2ASQ&#10;Ks3BgdeBb1wYqXGG5RY30nM5WR1W8Pw3AAAA//8DAFBLAwQUAAYACAAAACEAOCmMMuAAAAAQAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbExPyU7DMBC9I/EP1iBxozY1qiCNU0XsFRygIHF1kyGJiMchdpuU&#10;r2dygsvozfaWdDW6VuyxD40nA+czBQKp8GVDlYH3t7uzSxAhWipt6wkNHDDAKjs+Sm1S+oFecb+J&#10;lWASCok1UMfYJVKGokZnw8x3SLz79L2zkdu+kmVvByZ3rZwrtZDONsQKte3wusbia7NzBn4O6+fb&#10;p/uWvq+Gj5eH9WMeUOfGnJ6MN0su+RJExDH+fcCUgf1Dxsa2fkdlEK0BrRYcKE5AM+ALrafJlsH8&#10;QoHMUvk/SPYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5G9kw6sCAADKBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOCmMMuAAAAAQAQAADwAA&#10;AAAAAAAAAAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt">
-[...2 lines deleted...]
-            </v:roundrect>
+            <v:shape id="shape 2" o:spid="_x0000_s2" o:spt="2" type="#_x0000_t2" style="position:absolute;z-index:251661312;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:153.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:151.50pt;mso-position-vertical:absolute;width:15.00pt;height:10.50pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#FFFFFF" strokecolor="#FFFFFF" strokeweight="1.00pt">
+              <v:stroke dashstyle="solid"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="006C4C32" w:rsidRPr="006C4C32">
-[...2 lines deleted...]
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:sz w:val="56"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A70DE47" wp14:editId="270C0BF5">
+            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>348615</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1910080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="190500" cy="133350"/>
               <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
               <wp:wrapNone/>
-              <wp:docPr id="15" name="Rectángulo: esquinas redondeadas 15"/>
+              <wp:docPr id="4" name="Rectángulo: esquinas redondeadas 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
+                    <wps:cNvPr id="0" name=""/>
                     <wps:cNvSpPr/>
-                    <wps:spPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="190500" cy="133350"/>
                       </a:xfrm>
                       <a:prstGeom prst="roundRect">
-                        <a:avLst/>
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 16667"/>
+                        </a:avLst>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:roundrect w14:anchorId="5880024A" id="Rectángulo: esquinas redondeadas 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.45pt;margin-top:150.4pt;width:15pt;height:10.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsNwhMqgIAAMoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTZluNOkXQosOA&#10;oi3aDj0rshQLkEVNUuJkb7Nn2YuNkn/SdcUOxS6yaJIfyU8kz853rSZb4bwCU9HiKKdEGA61MuuK&#10;fnu8+vCZEh+YqZkGIyq6F56eL96/O+tsKWbQgK6FIwhifNnZijYh2DLLPG9Ey/wRWGFQKcG1LKDo&#10;1lntWIforc5mef4x68DV1gEX3uPfy15JFwlfSsHDrZReBKIrirmFdLp0ruKZLc5YuXbMNooPabA3&#10;ZNEyZTDoBHXJAiMbp/6CahV34EGGIw5tBlIqLlINWE2Rv6jmoWFWpFqQHG8nmvz/g+U32ztHVI1v&#10;N6fEsBbf6B5Z+/XTrDcaSiL8940yzBMnajC1YDXe0RaJ66wv0f/B3rlB8niNLOyka+MX6yO7RPZ+&#10;IlvsAuH4szjN5zk+CUdVcXx8PE+PkR2crfPhi4CWxEtFHWxMHVNLPLPttQ8YFe1HuxjQg1b1ldI6&#10;CbGJxIV2ZMvw+VfrImaNHn9YafMmR4SJnlkkoS873cJei4inzb2QyCsWOksJp44+JMM4FyYUvaph&#10;tehzREaQkyHLMf2UcwKMyBKrm7AHgNGyBxmxe5jBPrqKNBCTc/6vxHrnySNFBhMm51YZcK8BaKxq&#10;iNzbjyT11ESWVlDvsesc9OPoLb9S+MbXzIc75nD+sC1wp4RbPKSGrqIw3ChpwP147X+0x7FALSUd&#10;znNFsXGZE5TorwYH5rQ4OYkLIAkn808zFNxzzeq5xmzaC8CeKXB7WZ6u0T7o8SodtE+4epYxKqqY&#10;4Ri7ojy4UbgI/Z7B5cXFcpnMcOgtC9fmwfIIHlmN7fu4e2LODo0ecEJuYJx9Vr5o9d42ehpYbgJI&#10;lebgwOvANy6M1DjDcosb6bmcrA4rePEbAAD//wMAUEsDBBQABgAIAAAAIQCNXY+W4wAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3Fj6TZAXdd0qvjcxA4wkLhmjWkrGqc02drx&#10;6/FO7GLJz8/vI10MthF77HztSMF4FIFAKpypqVTw8f54FYPwQZPRjSNUcEAPi+z8LNWJcT294X4T&#10;SsEi5BOtoAqhTaT0RYVW+5Frkfj25TqrA69dKU2nexa3jZxE0a20uiZ2qHSLdxUW35udVfB7WK0f&#10;Xp4a+pn1n6/Pq2XucZordXkx3M955HMQAYfw/wHHDpwfMg62dTsyXjQKbq5nzFQwjSLuwYT4CGwZ&#10;mIxjkFkqT2tkfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsNwhMqgIAAMoFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNXY+W4wAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAAQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt">
-[...2 lines deleted...]
-            </v:roundrect>
+            <v:shape id="shape 3" o:spid="_x0000_s3" o:spt="2" type="#_x0000_t2" style="position:absolute;z-index:251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:margin;margin-left:27.45pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:150.40pt;mso-position-vertical:absolute;width:15.00pt;height:10.50pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;visibility:visible;" fillcolor="#FFFFFF" strokecolor="#FFFFFF" strokeweight="1.00pt">
+              <v:stroke dashstyle="solid"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="006C4C32" w:rsidRPr="006C4C32">
-[...2 lines deleted...]
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:sz w:val="56"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
-      <w:t>BOLETA DE INSCRIPCION</w:t>
+      <w:t xml:space="preserve">BOLETA DE INSCRIPCION</w:t>
     </w:r>
-    <w:r w:rsidR="00A463C1">
-[...2 lines deleted...]
-        <w:color w:val="4472C4" w:themeColor="accent5"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
         <w:sz w:val="56"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="es-CR"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="4472c4" w:themeColor="accent5"/>
+        <w:sz w:val="56"/>
+        <w:u w:val="single"/>
+        <w:lang w:eastAsia="es-CR"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="845"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r/>
+    <w:r/>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D55C1A7" w14:textId="77777777" w:rsidR="005E611B" w:rsidRDefault="005E611B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="845"/>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+      <w:rPr/>
     </w:pPr>
+    <w:r/>
+    <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...26 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="4D6857B7"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="38EADD08">
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
       <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
       <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val=""/>
-      <w:lvlPicBulletId w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:leader="none" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F2040BE" w:tentative="1">
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="3600"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
       <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
       <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="4320"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:leader="none" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16A4EA46" w:tentative="1">
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:tabs>
+          <w:tab w:val="num" w:leader="none" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...100 lines deleted...]
-      </w:rPr>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="71196847">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...50 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0685D222"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{094C7951-5A9B-4B5D-8485-8E35BEEB9362}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:pBdr/>
+        <w:spacing w:after="160" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="14">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="16">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="17">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="18">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="19">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="20">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="25">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="26">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="27">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="28">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="29">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="30">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="32">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="33">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="34">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="35">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="36">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="37">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="38">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="39">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="40">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="dfebf7" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="42">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="43">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="44">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="45">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="46">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="47">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="48">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="b4d1ec" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="49">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f7c3a0" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="50">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="d6d6d6" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="ffe28a" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="a9bee4" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="53">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="bddba8" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="54">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="55">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="56">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="57">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="58">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="59">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="60">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="61">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="62">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="deebf6" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="307abd" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="63">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="64">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="616161" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="65">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="66">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254275" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="67">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416529" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="68">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="69">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="70">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="71">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="72">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="73">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="74">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="75">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="76">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="77">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="78">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="79">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="80">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="81">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="82">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="83">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="84">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="85">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="86">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="87">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="88">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="89">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="90">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="91">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="ed7d31" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="92">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="a5a5a5" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="93">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="ffc000" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="94">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="95">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="96">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="97">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="98">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="99">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="100">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="101">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="8eaadb" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="102">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="a9d18f" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="104">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="105">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="107">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="108">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="109">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="110">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="111">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d6e6f4" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245b8d" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="112">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="fadecb" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="cb5d12" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="113">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e8e8e8" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="767676" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="114">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="ffefbf" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="d09d00" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="115">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d0dcf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="335aa1" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="116">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="dbecd0" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5e923c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="117">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="118">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="119">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="120">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="121">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="122">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="123">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="124">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="125">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="cce0f2" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="69a3d8" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="126">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe6d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f4b285" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="127">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="ededed" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="a5a5a5" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="128">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd965" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="129">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="d9e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="4472c4" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="130">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="e2efd9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="70ad47" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="131">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="133">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="135">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="136">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="137">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="843"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="139">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="150"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="360"/>
+      <w:ind/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="140">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="151"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="160"/>
+      <w:ind/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="141">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="152"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:before="160"/>
+      <w:ind/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="142">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="153"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="80"/>
+      <w:ind/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="143">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="154"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="80"/>
+      <w:ind/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="144">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="155"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="145">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="156"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="146">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="157"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="147">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="158"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
+      <w:pBdr/>
+      <w:spacing w:after="0"/>
+      <w:ind/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="150">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="139"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="151">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="140"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="152">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="141"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="153">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="142"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="154">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="143"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="155">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="144"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="156">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="145"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="157">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="146"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="158">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="147"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="159">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="160"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+      <w:contextualSpacing w:val="true"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="160">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="159"/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="161">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="162"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="162">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="161"/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="163">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="164"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="160"/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="164">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="163"/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="165">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="841"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="true"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="166">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="167">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:link w:val="168"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:after="360" w:before="360"/>
+      <w:ind w:right="864" w:left="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="168">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="167"/>
+    <w:uiPriority w:val="30"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="169">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="170">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="841"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="171">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="173">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="174">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="175">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="177">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="845"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="179">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="847"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="180">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0e2841" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="181">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="841"/>
+    <w:link w:val="182"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="182">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="181"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="183">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="184">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="841"/>
+    <w:link w:val="185"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="185">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="184"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="186">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="188">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="189">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="190">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="191">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="192">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="193">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="194">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="195">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="196">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="197">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="198">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="842"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="208">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="209">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="841"/>
+    <w:next w:val="841"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="841" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A463C1"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="842" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="843" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblBorders/>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="844" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-[...2 lines deleted...]
-    <w:link w:val="EncabezadoCar"/>
+  <w:style w:type="paragraph" w:styleId="845">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="841"/>
+    <w:link w:val="846"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB47DC"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4419"/>
-        <w:tab w:val="right" w:pos="8838"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+  <w:style w:type="character" w:styleId="846" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Encabezado"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="845"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB47DC"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
-[...2 lines deleted...]
-    <w:link w:val="PiedepginaCar"/>
+  <w:style w:type="paragraph" w:styleId="847">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="841"/>
+    <w:link w:val="848"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB47DC"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4419"/>
-        <w:tab w:val="right" w:pos="8838"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+  <w:style w:type="character" w:styleId="848" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Piedepgina"/>
+    <w:basedOn w:val="842"/>
+    <w:link w:val="847"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB47DC"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="849">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="843"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="004E52ED"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="850">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="841"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70B75"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:pBdr/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasis">
+  <w:style w:type="character" w:styleId="851">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="842"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00D70B75"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="852">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="842"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70B75"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
+  <w:style w:type="character" w:styleId="853">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="842"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70B75"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="e1dfdd"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.flores@ehscostarica.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johan.flores@ehscostarica.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
-<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -2649,130 +33823,106 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3EBCD07-620F-3A46-8FE9-C89815D5C727}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
-[...3 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>onlyoffice/9.1.0.1</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-[...1 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
-[...6 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-[...1 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
+  <LinksUpToDate>0</LinksUpToDate>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daniel Aguirre</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>